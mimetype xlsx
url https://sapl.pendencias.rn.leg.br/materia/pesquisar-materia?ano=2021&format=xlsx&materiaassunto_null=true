--- v0 (2026-02-07)
+++ v1 (2026-06-07)
@@ -54,2046 +54,2046 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_de_lei_no_003-2021_-_poder_executivo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_de_lei_no_003-2021_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>AMPLIA VIGÊNCIA DO PROGRAMA DE APOSENTADORIA INCENTIVADA- PAI, DE QUE TRATA A LEI N° 695/2019, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/756/projeto_de_lei_no_005-2021_-_poder_executivo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/756/projeto_de_lei_no_005-2021_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE GRATIFICAÇÃO PARA SERVIDORES REQUISITADOS PELA JUSTIÇA ELEITORAL PARA ATUAREM NO CARTÓRIO ELEITORAL DA 47ª ZONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/757/projeto_de_lei_no_006-2021-_poder_executivo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/757/projeto_de_lei_no_006-2021-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA ORÇAMENTÁRIA DO MUNICÍPIO DE PENDÊNCIAS PARA EXERCICIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/758/projeto_de_lei_no_007-2021_-poder_executivo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/758/projeto_de_lei_no_007-2021_-poder_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE PENDÊNCIAS A ASSOCIAR-SE À ASSOCIAÇÃO DOS MUNICÍPIOS DA REGIÃO CENTRAL E VALE DO AÇU POTIGUAR - AMCEVALE, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/759/projeto_de_lei_no_008-2021_-_poder_executivo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/759/projeto_de_lei_no_008-2021_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA MUNICÍPIO DE PENDÊNCIAS/RN A FIRMAR CONVÊNIO DE COOPERAÇÃO COM O MUNICÍPIO DE ALTODO RODRIGUES/RN PARA FUNFIONAMENTO DO ABATEDOURO PÚBLICO LOCALIZADO EM ALTO DO RODRIGUES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/760/projeto_de_lei_no_009-2021_-_poder_executivo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/760/projeto_de_lei_no_009-2021_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>ABRE AO ORÇAMENTO GERAL DO MUNICÍPIO, CRÉDITO ESPECIAL NO VALOR GLOBAL 272.000,00/DUZENTOS E SETENTA E DOIS MIL REAIS).</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/761/projeto_de_lei_no_010-2021_-_poder_executivo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/761/projeto_de_lei_no_010-2021_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>"ABRE AO ORÇAMENTO GERAL DO MUNICÍPIO, CRÉDITO ESPECIAL NO VALOR GLOBAL DE R$ R$ 55.020,00 (CINQUENTA E CINCO MIL, VINTE REAIS), E DÁ OUTRA PROVIDENCIAS"</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/762/projeto_de_lei_no_011-2021_-_poder_executivo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/762/projeto_de_lei_no_011-2021_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA CRÉDITOS TRIBUTÁRIOS PROVIDÊNCIAS DE RECUPERAÇÃO DE E DÁ OUTRAS</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Joseny Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/763/proj._de_lei_do_leg._no_001-2021_-_joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/763/proj._de_lei_do_leg._no_001-2021_-_joseny.pdf</t>
   </si>
   <si>
     <t>"Estabelece as igrejas e OS templos de qualquer culto como atividade essencial em periodos de calamidade de saúde pública no município de Pendências/RN"</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>Adailton</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/764/proj._de_lei_do_leg._no_002-2021_-_adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/764/proj._de_lei_do_leg._no_002-2021_-_adailton.pdf</t>
   </si>
   <si>
     <t>Denominar a unidade Básica de Saúde, sendo localizada no distrito de Porto Do Carão N. Pelo nome de MARIA DAS DORES BARBOSA (DODORA DO PORTO).</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>Marones</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/765/proj._de_lei_do_leg._no_003-2021_-_marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/765/proj._de_lei_do_leg._no_003-2021_-_marones.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a publicação, na internet, da lista de espera dos pacientes que aguardam por consultas (discriminadas por especialidade), exames e intervenções cirúrgicas e outros procedimentos nos estabelecimentos da rede pública de saúde do município, e das outras providências".</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/766/proj._de_lei_do_leg._no_004-2021_-_marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/766/proj._de_lei_do_leg._no_004-2021_-_marones.pdf</t>
   </si>
   <si>
     <t>"INSTITUI NO MUNICÍPIO DE PENDÊNCIAS A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO DO DESCARTE RESPONSÁVEL DO LIXO."</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>Tâmara Galvão</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/767/proj._de_lei_do_leg._no_005-2021_-_tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/767/proj._de_lei_do_leg._no_005-2021_-_tamara.pdf</t>
   </si>
   <si>
     <t>Disponibiliza transporte aos professores e servidores públicos municipais da educação, que se deslocarem para a Zona Rural do município de Pendências/RN no desempenho de suas funções laborais e dá outras providências.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>Isac do PT</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/768/proj._de_lei_do_leg._no_006-2021_-_isac_carlos.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/768/proj._de_lei_do_leg._no_006-2021_-_isac_carlos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DECLARAR DE UTILILIDADE PÚBLICA  A ASSOCIAÇÃO RÁDIO FM COMUNITÁRIA CIDADE PROGRESSO DA CIDADE DE PENDÊNCIAS –RN E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/769/proj._de_lei_do_leg._no_007-2021_-_marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/769/proj._de_lei_do_leg._no_007-2021_-_marones.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade do uso da focinheira e estabelece regras de segurança para a condução responsável de cães de grande porte e/ou de raças consideradas perigosas".</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/770/proj._de_lei_do_leg._no_008-2021_-_isac_carlos.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/770/proj._de_lei_do_leg._no_008-2021_-_isac_carlos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DECLARAR DE UTILILIDADE PÚBLICA A FUNDAÇÃO DODORA DO PORTO SITUADA NO PORTO DO CARÃO, ZONA RURAL DO MUNICÍPIO DE PENDÊNCIAS –RN</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Dona Zilda</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/771/proj._de_lei_do_leg._no_009-2021_-_maria_zilda.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/771/proj._de_lei_do_leg._no_009-2021_-_maria_zilda.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA MUNICIPAL A "COLÔNIA DE PESCADORES E AQUICULTORES Z-46 AUGENCIO PAZ."</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/772/proj._de_lei_do_leg._no_010-2021_-_tamara_galvao.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/772/proj._de_lei_do_leg._no_010-2021_-_tamara_galvao.pdf</t>
   </si>
   <si>
     <t>“CRIA O CONSELHO MUNICIPAL DA JUVENTUDE NO MUNICÍPIO DE PENDÊNCIAS/RN E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/773/proj._de_lei_do_leg._no_011-2021_-_tamara_galvao.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/773/proj._de_lei_do_leg._no_011-2021_-_tamara_galvao.pdf</t>
   </si>
   <si>
     <t>"Estabelece prioridade de vacinação contra a Covid-19, aos professores e funcionários da educação pública municipal, estadual e privada em todo o território do município de Pendências/RN, como medida de proteção e segurança, à saúde e vida dos/as trabalhadores/as supracitados/as, que poderão estarem expostos/as a Pandemia do novo Coronavirus nas escolas do território pendenciano, e dá outras providências"</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Welliedna Enfermeira</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/774/proj._de_lei_do_leg._no_012-2021_-_welliedna.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/774/proj._de_lei_do_leg._no_012-2021_-_welliedna.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de auxilio transporte aos estudantes de Curso Superior e Curso Técnico, que residam fora da Cidade de Pendências/RN e dá outras providências.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/775/proj._de_lei_do_leg._no_013-2021_-_welliedna.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/775/proj._de_lei_do_leg._no_013-2021_-_welliedna.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pendências, o Poder Executivo a incluir dentro do atendimento da Rede de Atenção Básica a especialidade de médico (a) pediatra e dá outras providências.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/776/proj._de_lei_do_leg._no_014-2021_-_isac_carlos.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/776/proj._de_lei_do_leg._no_014-2021_-_isac_carlos.pdf</t>
   </si>
   <si>
     <t>DÁ NOME SOCIAL AO CONSULTÓRIO DE SAÚDE LGBTQI+ SITUADO NA UNIDADE BÁSICA DE SAÚDE LUZIA TORQUATO DE "VALESKA RAYALA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/777/proj._de_lei_do_leg._no_015-2021_-_tamara_galvao.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/777/proj._de_lei_do_leg._no_015-2021_-_tamara_galvao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO “PROGRAMA MÉDICO NAS CRECHES” DO MUNICÍPIO DE PENDÊNCIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/778/proj._de_lei_do_leg._no_016-2021_-_tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/778/proj._de_lei_do_leg._no_016-2021_-_tamara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da disciplina de Robótica Pedagógica como atividade extracurricular das Escolas Municipais de Ensino Fundamental do Município de Pendências/RN, e dá outras providências".</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Município de Pendências a criação de um memorial em forma de placa, para homenagear às vítimas que tiveram suas vidas ceifadas pela Covid-19, em respeito à memória e reconhecimento a tudo que estes Pendencienses contribuíram para nossa_x000D_
 história._x000D_
 Marcando_x000D_
 historicamente o enfrentamento e as consequências da pandemia no Município, além de oferecer aos familiares e amigos um local de homenagem e acalento por tão grandes percas, devendo ser localizada na obra que está em andamento, frente ao Hospital e Maternidade Levani de Freitas, e da outras providências.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/780/proj._de_lei_do_leg._no_018-2021_-_tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/780/proj._de_lei_do_leg._no_018-2021_-_tamara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Cadastro de Lista de Espera de interessados pelas sobras de vacinas de COVID-19, as chamadas “xepas” no Municipio de Pêndencias/RN para maiores de 18 anos e dá outras providências".</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/781/proj._de_lei_do_leg._no_019-2021_-_welliedna.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/781/proj._de_lei_do_leg._no_019-2021_-_welliedna.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pendências a criação do Projeto de Lei Lucas Santos, no intuito de inserir dentro do cronograma de atividades da Educação Municipal, no mês de Agosto, determinado Agosto verde (Esperança ao fim destas violências), a conscientização sobre a pratica de cyberbullying, usado nas diversas plataformas e Apps digitais na intenção de constranger, humilhar expor, intimidar, perseguir, caluniar. Usando-se os agressores desta prática para assim disseminar o ódio, gerando diversos tipos de violências, raciais, homofóbicas, entre tantas, e da outras providencias.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/782/proj._de_lei_do_leg._no_020-2021_-_marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/782/proj._de_lei_do_leg._no_020-2021_-_marones.pdf</t>
   </si>
   <si>
     <t>"INSTITUI NO MUNICÍPIO DE PENDÊNCIAS AS FIGURAS DO ALUNO EXEMPLAR E PROFESSOR EXEMPLAR, A SEREM HOMENAGEADOS NA FORMA ESTABELECIDA NESTA LEI."</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/788/proj._de_lei_do_leg._no_021-2021_-_marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/788/proj._de_lei_do_leg._no_021-2021_-_marones.pdf</t>
   </si>
   <si>
     <t>"INSTITUI CURSO OBRIGATÓRIO DE PRIMEIROS SOCORROS AOS SERVIDORES DAS UNIDADES DE ENSINO PÚBLICO MUNICIPAL".</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/789/proj._de_lei_do_leg._no_022-2021_-_marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/789/proj._de_lei_do_leg._no_022-2021_-_marones.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A DIVULGAÇÃO DA LISTAGEM DOS MEDICAMENTOS DISPONÍVEIS E EM FALTA NA REDE PÚBLICA MUNICIPAL DE SAÚDE".</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/790/proj._de_lei_do_leg._no_023-2021__-_welliedna.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/790/proj._de_lei_do_leg._no_023-2021__-_welliedna.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana de Conscientização Municipal Sobre o Autismo (TEA) no Município de Pendências e dá outas providências."</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/791/proj._de_lei_do_leg._no_024-2021__-_welliedna.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/791/proj._de_lei_do_leg._no_024-2021__-_welliedna.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a expedição da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista - CIPTEA no Município de Pendências/RN e dá outras providências."</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Vem apresentar o referido projeto de resolução, aumentando o quantitativo nas vagas de Assessor Parlamentar de 09 (nove), Lei Municipal nº 564/2013 de 05 de julho de 2013, que criou o cargo, para 11 (onze), tendo em vista o aumento de 02 (dois) assentos Legislativo, a partir do novo Quadriênio 2021-2024.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Xandal</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/792/decreto_legislativo_no_035-2021_-.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/792/decreto_legislativo_no_035-2021_-.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a concessão de título de Cidadão Honorário, e dá outras providencias.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/793/projeto_de_decreto_no_001-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/793/projeto_de_decreto_no_001-2021.pdf</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/794/projeto_de_decreto_no_002-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/794/projeto_de_decreto_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a concessão de título de Cidadã Honorária, e dá outras providencias.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/795/projeto_de_decreto_no_003-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/795/projeto_de_decreto_no_003-2021.pdf</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/796/projeto_de_decreto_no_004-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/796/projeto_de_decreto_no_004-2021.pdf</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/797/requerimento_no__001-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/797/requerimento_no__001-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental e após aprovação dos ilustres pares que este requerimento seja enviado ao prefeito municipal o senhor Flaudivan Martins Cabral solicitando do mesmo que determine o setor competente por meio da secretaria municipal de obras e serviços urbanos que seja providenciado o serviço de pavimentação em paralelepipedo pelo método convencional, com drenagem superficial nas referidas ruas, distrito de porto do carão. Pendências/RN._x000D_
 * Rua Professor Rita Soares (rua da caixa de água)_x000D_
 * Rua Luiza Lessa (clube de mãe)_x000D_
 * Rua Professor Safira Bezerra Assunção (serra)_x000D_
 * Rua Projetada (que dá acesso à rua Prudente Faustino)_x000D_
 * Rua Maria Rosa</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/798/requerimento_no__002-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/798/requerimento_no__002-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental e após aprovação dos ilustres pares que este requerimento seja enviado _x000D_
 ao prefeito municipal o senhor Flaudivan Martins Cabral solicitando do mesmo que determine o setor _x000D_
 competente por meio da secretaria municipal de obras e serviços urbanos que seja providenciado o _x000D_
 serviço de pavimentação em paralelepípedo pelo método convencional, com drenagem superficial no _x000D_
 perímetro da estrada vicinal no distrito de Pedrinhas, que liga ao distrito de Porto do Carão, iniciando _x000D_
 da residência do Sr. Batista Cru até após a residência da Sra. Loura.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_no__003-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_no__003-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental e após aprovação dos ilustres pares que este requerimento seja enviado ao prefeito municipal o senhor Flaudivan Martins Cabral solicitando do mesmo que determine o setor competente por meio da secretaria municipal de obras e serviços urbanos que seja providenciado o serviço de escavação de um poço no distrito de Mulungu-Pendências/RN.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_no__004-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_no__004-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental e após aprovação dos ilustres pares que este requerimento seja enviado ao prefeito municipal o senhor Flaudivan Martins Cabral solicitando do mesmo que determine  o setor competente por meio da secretaria municipal de Saúde, que seja solicitado revisão e reajuste de salário dos condutores de Ambulância da cidade de Pendências/RN.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_no__005-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_no__005-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental e após aprovação dos ilustres pares que este requerimento seja enviado ao prefeito municipal o senhor Flaudivan Martins Cabral solicitando do mesmo que determine o setor competente por meio da secretaria municipal de Saúde, que seja providenciado uma casa como ponto de apoio para as pessoas que se deslocam de Pendências/Natal, para realizarem exames, consultas e tratamentos.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_no_006-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_no_006-2021.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito Flaudivan Martins Cabral, que seja feito um serviço de terraplenagem nas estradas que ligam, a sede do Município de Pendências até as comunidades:_x000D_
 * Pedrinhas;_x000D_
 * Porto do Carão;_x000D_
 Mulungu;_x000D_
 Amargoso;_x000D_
 Assentamento Marcos Freire.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/803/requerimento_no_007-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/803/requerimento_no_007-2021.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito Flaudivan Martins Cabral, que seja feito um serviço de revitalização da praça Luiz Gonzaga, situada no centro da cidade ao lado do mercado público.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/804/requerimento_no_008-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/804/requerimento_no_008-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental e após aprovação dos ilustres pares que este requerimento seja enviado ao prefeito municipal o senhor Flaudivan Martins Cabral solicitando do mesmo que determine o setor competente por meio da secretaria municipal de obras e serviços urbanos que seja providenciado o serviço de poda nas árvores, no distrito de Mulungu. Pendências/RN.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/805/requerimento_no_009-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/805/requerimento_no_009-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental e após aprovação dos ilustres pares que este requerimento seja enviado ao prefeito municipal o senhor Flaudivan Martins Cabral solicitando do mesmo que determine o setor competente por meio da secretaria municipal de saúde que seja providenciado o retorno do carro que faz a locomoção de pacientes de urgências da comunidade de Pedrinhas, Pendências/RN.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/806/requerimento_no_010-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/806/requerimento_no_010-2021.pdf</t>
   </si>
   <si>
     <t>o Sr. Prefeito Flaudivan Martins Cabral, que seja feito um serviço de pavimentação em paralelepípedo pelo método convencional, com drenagem superficial no trecho da marginal, em frente a loja Carvalho Eletromóveis e ao lado do restaurante Estrela Dalva. Pendências/RN.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_no_011-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_no_011-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental e após aprovação dos ilustres pares que este requerimento seja enviado ao prefeito municipal o senhor Flaudivan Martins Cabral solicitando do mesmo que determine o setor competente por meio da secretaria municipal de assistência social a realização de casamentos comunitário no distrito de Mulungu, Pendências/RN</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_no_012-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_no_012-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental e após aprovação dos ilustres pares que este requerimento seja enviado ao prefeito municipal o senhor Flaudivan Martins Cabral solicitando do mesmo que determine o setor competente por meio da secretaria municipal de saúde que seja providenciado a contratação de profissional apto em Laudos para exames de Raio-X. No Hospital Maternidade Levani de Freitas em Pendências/RNA.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/809/requerimento_no_013-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/809/requerimento_no_013-2021.pdf</t>
   </si>
   <si>
     <t>Prefeito Flaudivan Martins Cabral, que seja reativado o programa de distribuição de cestas básicas, as pessoas carentes e de baixa renda do nosso município</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/810/requerimento_no_014-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/810/requerimento_no_014-2021.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito Flaudivan Martins Cabral, que através da Secretaria Municipal de Educação seja retomado o de jejun no cardápio da rede Municipal de Ensino do nosso Município</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/811/requerimento_no_015-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/811/requerimento_no_015-2021.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Prefeito Flaudivan Martins Cabral, que através da Secretaria Municipal de Educação faça a distribuição de uniforme escolar para todas as crianças da rede Municipal de ensino e também que seja incluso kits escolares incluindo bolsa e material_x000D_
 Escolar.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/812/requerimento_no_016-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/812/requerimento_no_016-2021.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado manutenção em todos os equipamentos de climatização e troca de equipamento a onde for necessário no Hospital Maternidade Levani de Freitas.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/813/requerimento_no_001.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/813/requerimento_no_001.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um estudo com Projeto de arquitetura, viabilizando a construção da Sede fixa da Câmara Municipal.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/814/requerimento_no_002.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/814/requerimento_no_002.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de uma praça no local aonde seria construída a sede da Câmara Municipal._x000D_
 Por outro lado, requer também a concessão de um novo terreno com as mesma medidas, em outro local, próximo ao Ministério Público, de propriedade do Município, tendo em vista que esta Casa devolverá o terreno aonde seria construída a sua sede.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/815/requerimento_001-zilda.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/815/requerimento_001-zilda.pdf</t>
   </si>
   <si>
     <t>Que flexibilize o ato de Lockdown para as igrejas, permitindo a realização dos cultos, tendo em vista serem realizados ANTES do horário previsto para proibição de circulação popular que é de 22:00h até 5:00h da manhã. Os cultos de igreja são realizados até no máximo_x000D_
 21:00h, não confrontando de forma alguma a restrição emitida pelo Estado do RN que iniciou_x000D_
 no final de fevereiro/2021.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>disponibilização do TRATOR da Prefeitura o mais breve possível, para que os agricultores não percam o inverno, pois a demanda de agricultores aguardando a máquina é ampla.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/817/requerimento_003-zilda.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/817/requerimento_003-zilda.pdf</t>
   </si>
   <si>
     <t>A realização do calçamento na Praça da Lagoa - Pendências de Cima/RN, bem como a construção de uma Praça para Idoso na mesma localidade,</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/818/requerimento_no_004-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/818/requerimento_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Que passe a Usina de Pescados do Porto do Carão/RN para o domínio da Colônia de Pescadores de Pendências/RN, tendo em vista esta ter sido a responsável na busca e conquista da Usina para a localidade. Sem contar que de fato, o óbvio seria a Colónia de Pescadores que tem sua especialidade, administrar a Usina de Pescados, e não a prefeitura.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/819/requerimento_no_005-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/819/requerimento_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Que seja mantido o percentual insalubre de 40% (quarenta por cento) sobre o vencimento remuneratório dos profissionais que trabalham na área de fúde, tendo em vista atuarem na linha de frente, ante o tratamento de COVID - 19, principalmente neste período em que os casos continuam aumentando.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/820/requerimento_no_006-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/820/requerimento_no_006-2021.pdf</t>
   </si>
   <si>
     <t>Que seja construídas três paradas de ônibus, uma no inicio da estrada que dá aceso a Pedrinhas, uma na rua principal de pedrinhas e uma no Porto do Carão, tendo em vista que os moradores dessas localidades precisam esperar carona. Essas paradas que necessariamente precisam ser cobertas servira de abrigo tanto da chuva quanto do sol para os moradores destes distritos.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_no_007-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_no_007-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação na Rua Manoel Medeiros conhecida popularmente por Rua do Sal e peço que a iluminação seja feita incluindo a estrada que dá acesso a pedrinhas e Porto do Carão, tendo em vista que é bastante escuro no local, e vale salientar que já houve algumas tentativas de assalto na referida estrada, com essa medida garantimos um pouco mais de segurança para os pais e mães de família que precisam transitar por esse local.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/822/requerimento_no_009-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/822/requerimento_no_009-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a restauração do calçamento das Ruas Edinor Pereira Morais, Manoel Alves de Jesus e Manoel Juvêncio Sobrinho, todas as ruas citadas são do conjunto Feliz Pendências, tendo em vista que estas estão com calçamento comprometido com pedras soltas, e vale salientar que no estado em que as vias estão os meios de locomoção (carros e motos) e também pedestres encontram dificuldades para transitar.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/823/requerimento_no_010-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/823/requerimento_no_010-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a restauração dos canteiros das Ruas Luiz Fabião e Adail Gonzaga, as ruas citadas são de Pendências de Cima, tendo em vista que estas estão com canteiros precisando de reforma.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/824/requerimento_no_011-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/824/requerimento_no_011-2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a pavimentação da rua principal da comunidade de Pedrinhas, tendo em vista que, esse acesso à localidade é constantemente trafegado por diversos veículos motorizados, causando desconforto aos moradores devido à poeira que é gerada com o trafego.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Fernando Júnior</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/825/requerimento_no_01.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/825/requerimento_no_01.pdf</t>
   </si>
   <si>
     <t>Requer que seja instalada uma tela ondulada para proteção, nas imediações da prainha em Pendências de Cima para a contenção dos resíduos que estão descendo com a correnteza do rio, tornando assim todo o rio poluído.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/826/requerimento_no_02.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/826/requerimento_no_02.pdf</t>
   </si>
   <si>
     <t>Requer que seja realiza a pavimentação em paralelepípedo convencional, da Rua Eudóxia Vieira de Melo – Bairro do Campo ( essa rua é a da lateral ao Sonhart) .</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/827/requerimento_no_03.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/827/requerimento_no_03.pdf</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Requer que seja realiza a construção de uma Praça infantil, bem como a iluminação pública do canteiro central na Rua Adail Gonzaga no Bairro de Pendencias de Cima.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_no_04.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_no_04.pdf</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/830/requerimento_no_05.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/830/requerimento_no_05.pdf</t>
   </si>
   <si>
     <t>Requer que seja realiza a construção de uma parada de ônibus – chamada de parada solidária do Feliz Pendencias – em frente a Unidade de Saúde Luzia Torquato.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/831/requerimento_no_06.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/831/requerimento_no_06.pdf</t>
   </si>
   <si>
     <t>Requer que seja realiza a pavimentação em paralelepípedo com drenagem convencional da Rua Pedro Alves Maia, Conjunto Campo.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/832/requerimento_no_001-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/832/requerimento_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, que, depois de ouvido o Plenário, na forma regimental, seja solicitado ao Exmº Senhor Prefeito Constitucional do município de Pendências, o Sr. Flaudivan Martins Cabral e ao Secretário de Obras, o Exmº Senhor Marcondes Gonçalves de Souza, que providenciem a limpeza da BARRAGEM, situada na comunidade de Pendências de Cima, zona urbana do município de Pendências.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/833/requerimento_no_002-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/833/requerimento_no_002-2021.pdf</t>
   </si>
   <si>
     <t>O vereador, que este subscreve, requer que após a tramitação regimental, seja feito um ofício e encaminhado ao. Sr. Prefeito Municipal, Exmo. Sr. Flaudivan Martins Cabral, solicitando do mesmo, que dê continuidade a entrega dos kits de alimentos aos alunos da rede municipal de ensino durante a suspensão das atividades escolares e que a oferta dos kits de alimentos seja mantida, enquanto perdurar a suspensão das atividades escolares de forma presencial nas unidades da rede municipal de ensino em decorrência da Pandemia.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/834/requerimento_no_003-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/834/requerimento_no_003-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, que após a tramitação regimental, seja feito um ofício e encaminhado ao. Sr. Prefeito Municipal, Exmo. Sr. Flaudivan Martins Cabral, solicitando do mesmo que seja enviado a esta Casa Legislativa, Projeto de Lei criando o “Programa Cartão de Crédito do Servidor” em parceria com a Fundação Guimarães Duque da UFERSA, com o objetivo de atender aos funcionários públicos municipais deste Município, como também, fortalecer o comércio local.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/835/requerimento_no_004-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/835/requerimento_no_004-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, que após a tramitação regimental, seja feito um ofício e encaminhado ao. Sr. Prefeito Municipal, Exmo. Sr. Flaudivan Martins Cabral, solicitando do mesmo que seja feito a revisão do sistema de abastecimento d’água da comunidade de PORTO DO CARÃO, neste município incluindo reservatório, filtragem, tratamento e sistema adutor.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/836/requerimento_no_005-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/836/requerimento_no_005-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer, que após a tramitação regimental, seja feito um ofício e encaminhado cópia do Referido Requerimento ao. Sr. Prefeito Municipal, Exmo. Sr. Flaudivan Martins Cabral, solicitando do mesmo que, seja feita a pavimentação da Praça Galdino Mucuripe e da Rua Pedro de Melo, situadas no Bairro de Pendencias de Cima.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/837/requerimento_no_006-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/837/requerimento_no_006-2021.pdf</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/838/requerimento_no_007-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/838/requerimento_no_007-2021.pdf</t>
   </si>
   <si>
     <t>O vereador, que este subscreve, requer que após a tramitação regimental e caso aprovado, seja feito um ofício e encaminhado ao Exmº Sr. Prefeito Municipal, Flaudivan  Martins Cabral e a Secretária de Assistência Social, a Ilmª Senhora Zilmara Karina da Silva Bezerra, solicitando dos mesmos, que sejam tomadas as providências necessárias para regularizar o Fundo para Infância e Adolescência (FIA), que tem por sustentação legal o art. 88, inciso IV do Estatuto da Criança e Adolescente (ECA), no âmbito do município de Pendências..</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/839/requerimento_no_008-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/839/requerimento_no_008-2021.pdf</t>
   </si>
   <si>
     <t>O vereador, que este subscreve, requer que após a tramitação regimental e caso aprovado, seja feito um ofício e encaminhado ao Exmº Sr. Prefeito Municipal, Flaudivan Martins Cabral, solicitando do mesmo, que seja prorrogado até 31 de dezembro do ano corrente a Lei Municipal nº 741/2021 que instituiu o REFIS das dívidas dos contribuintes com a Fazenda Pública Municipal.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/840/requerimento_no_009-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/840/requerimento_no_009-2021.pdf</t>
   </si>
   <si>
     <t>O vereador, que este subscreve, requer que após a tramitação regimental e caso aprovado, seja feito um ofício e encaminhado ao Exmº Sr. Roberto Sérgio Ribeiro Linhares, Diretor Presidente da Companhia de Águas e Esgotos do RN - CAERN, solicitando do mesmo, que sejam tomadas as providências necessárias para finalizar a conclusão da execução de serviços, com fornecimento de material para ampliação do Sistema de Abastecimento de Água da cidade de Pendências/RN, convênio este, firmado entre a CAERN e a FUNASA em 05/06/2018 e com término da obra em 12/11/2019 que se encontra com as obras paralisadas desde 2020.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/841/requerimento_no_010-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/841/requerimento_no_010-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as providências necessárias para climatizar com condicionadores de ar as salas de aulas da Escola Municipal Alba Miranda que oferta a modalidade de Ensino Infantil no bairro de Pendências de Cima, município de Pendências/RN.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/842/requerimento_no_011-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/842/requerimento_no_011-2021.pdf</t>
   </si>
   <si>
     <t>A climatização das referidas salas de aulas irá trazer um maior conforto aos educandos e professores e, além do mais, possibilitará o desenvolvimento de aulas mais atrativas, propiciando, assim, o desenvolvimento de uma aprendizagem mais significativa para os seus educandos.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Jorge de Mulungu</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/843/requerimento_no_001.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/843/requerimento_no_001.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado a construção de um ponto de apoio para os condutores da área de saúde da comunidade de Mulungu área rural.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/844/requerimento_no_002.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/844/requerimento_no_002.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação na Travessa Frei Damião, Pedro Lopes de Araújo na comunidade de Mulungu - Zona rural.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/845/requerimento_no_005.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/845/requerimento_no_005.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a pavimentação com paralelepípedo no final da rua Manoel Jacome, (onde inicia a estrada que liga Mulungu a Afonso Bezerra) até o calçamento da rua José Rodrigues Sobrinho no PA/Mulungu-área rural.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/846/requerimento_no_006.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/846/requerimento_no_006.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de cinco quebra-molas, nas principais ruas da comunidade de Mulungu e que seja reformado mais dois quebra-molas.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_no_007.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_no_007.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado a construção de uma cerca de 1.000 (mil metros), em torno da comunidade Monsenhor Honório, mais conhecida como o outro lado do rio da comunidade de Mulungu, para conter animais em seus espaços específicos.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/848/requerimento_no_008.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/848/requerimento_no_008.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado a construção de uma praça na área da vila dezoito em frente ao cemitério novo, (Maria de Lurdes) com arborização, um campo de Football society e uma academia ao ar livre na comunidade de Mulungu-área rural.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_no_009.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_no_009.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado a implantação de postes com luminárias na rua Manuel Medeiros, mais conhecido como a rua do sal.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_no_010.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_no_010.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado a pavimentação na comunidade Monsenhor Honório, mais conhecida como o outro lado do rio de Mulungu-área rural.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/851/requerimento_no_011.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/851/requerimento_no_011.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado a reforma do ginásio poliesportivo de Mulungu, incluindo uma caixa d’água.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_no_012.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_no_012.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado a demolição de uma caixa d’água no ginásio de esportes de Mulungu.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_no_013.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_no_013.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado o concerto de um bebedouro industrial do ginásio de esportes de Mulungu ou a substituição por outro.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_no_014.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_no_014.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a construção de um muro de proteção com pinturas de artes na Praça Monsenhor Honório na Comunidade de Mulungu/Pendências-RN</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_no_015.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_no_015.pdf</t>
   </si>
   <si>
     <t>Que seja feito o isolamento do lixão na Comunidade de Mulungu</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_no_016.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_no_016.pdf</t>
   </si>
   <si>
     <t>Requer que seja reaberto o centro digital da Comunidade de Mulungu.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_01.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura em poder do senhor prefeito, municipal que seja feito a pavimentação do complemento da AV, Francisco Rodrigues, sentido a Macau, na RN118 ficando localizado ao lado esquerdo da RN.  Que também seja feito o saneamento da quele local pois os esgotos fica em céu aberto.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_02.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_02.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura solicite aos correios que inclua a entrega de correspondências no loteamento paraíso de pendencias (cidade nova), o mesmo já este totalmente legalizado pelo o município, com Registro na COSERN E CAERN, tendo já 500 casas construídas no loteamento.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_02.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_02.pdf</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_03.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Requer que a prefeitura municipal em poder do senhor prefeito, que confeccione as placas de identificação das Ruas do Loteamento Paraíso, (cidade nova).</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/857/mocao_02.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/857/mocao_02.pdf</t>
   </si>
   <si>
     <t>DE APOIO AO PROJETO DE LEI Nº 2.564/2020, DE AUTORIA DO SENADOR FABIANO CONTARATO, “ALTERA A LEI Nº 7.498, DE 25 DE JUNHO DE 1986, PARA INSTITUIR O PISO NACIONAL DO ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, AUXILIAR DE ENFERMAGEM E DA PARTEIRA”.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_04.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_04.pdf</t>
   </si>
   <si>
     <t>Requer que, a Prefeitura Municipal de Pendências, Faça a doação de um terreno de 50.000 m². Para que, seja feito um canteiro para empresa: TRANSBET-Transporte e Logística LTDA. Inscrita no CNPJ N° 07.370.836/0001-27; com sede em Fortaleza/CE, na Rua Vicente Linhares, N° 500, sala 1305 Aldeota, CEP 60.135-270.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_05.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_05.pdf</t>
   </si>
   <si>
     <t>Que se faça o calçamento da praça da lagoa, em Pendencias de cima, também a rua que da acesso a cerâmica de Preta, onde os moradores sobre com muita poeira no verão  e lama no inverno.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/865/requerimento_06.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/865/requerimento_06.pdf</t>
   </si>
   <si>
     <t>Que o poder Executivo Municipal, faça uma reforma no mercado publico municipal, como também a pintura interna e externa do devido local. Também, confeccionar grandes de proteção nas calçada com aterro alto, no qual solicita esse requerimento. Pois, a mesma oferece risco de quedas, devido não ter as grades de proteção. Tendo em vista, PRIORIDADE ALTA.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/866/requerimento_12.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/866/requerimento_12.pdf</t>
   </si>
   <si>
     <t>Que os prédios das escolas municipais de nossa cidade dispõem de sistema de segurança com câmeras de monitoramento e de um plano de prevenção à violência, a fim de garantir a vida e a integridade física de seus usuários.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/867/requerimento_13.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/867/requerimento_13.pdf</t>
   </si>
   <si>
     <t>Requer que, através da Secretaria Municipal de Obras e Sérvios Púbicos, seja instalado conjuntos de 3 e ou 4 lixeiras com suporte, para coleta seletiva em vários pontos localizados no Município. Lixeiras essas confeccionadas em plástico polipropileno, armação em aço carbono galvanizado, e tampas basculantes, sendo que cada unidade tem a capacidade mínima de 60 litros._x000D_
 _x000D_
 As lixeiras deveram ser instaladas em pontos estratégicos como nas principais ruas e avenidas da Cidade, bem como também, praças, escolas, quadras de esportes e mercado Municipal._x000D_
 _x000D_
 As demais Comunidades também deveram receber as coletoras nos principais locais Públicos.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/868/requerimento_14.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/868/requerimento_14.pdf</t>
   </si>
   <si>
     <t>Que seja Viabilizado o Programa Jovem Aprendiz em nosso Município, nosso compromisso de cumprir com nossos ideais do mandato que segue com muito empenho.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/869/requerimento_15.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/869/requerimento_15.pdf</t>
   </si>
   <si>
     <t>Solicito à PREFEITURA E A SECRETARIA DE SAÚDE E DE EDUCAÇÃO, que seja elaborada com os profissionais da Saúde, um programa de conscientização sobre doenças sexualmente transmissíveis para a população jovem, e adolescentes.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/870/requerimento_16.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/870/requerimento_16.pdf</t>
   </si>
   <si>
     <t>A Pavimentação em Paralelepípedo da Rua Juca Rodrigues, até o Cemitério São Francisco, situado no conjunto Independências.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento_17.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento_17.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação da rede elétrica com postes, na Avenida Alba Miranda Pinheiro, começando da empresa potiporâ até o posto de saúde (Luiza Torquato).</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/872/requerimento_17.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/872/requerimento_17.pdf</t>
   </si>
   <si>
     <t>Que seja Realizada a iluminação Pública na entrada do acesso ao Rio, Travessa João Felipe, conhecido como (Beco do Rio).</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_18.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_18.pdf</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/874/requerimento_19.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/874/requerimento_19.pdf</t>
   </si>
   <si>
     <t>A construção de uma quadra poliesportiva, no Assentamento Marcos Freire.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/875/requerimento_20.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/875/requerimento_20.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo municipal, instale um bebedouro de água no Ginásio de esportes Oto Bezerra, localizado no Bairro dos conjuntos.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/876/requerimento_21.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/876/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo municipal, instale redutor de velocidade na RN 118 começando do CRAS até o Teixerinha.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_23.docx</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_23.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 023/2021 GAB. VEREADORA JOSENY</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_24.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_24.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo municipal, recupere o calçamento da (RUA DO SAL) e também troque as lâmpadas por lâmpadas de LED para melhorar a visibilidade no local.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_25.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_25.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo municipal, providencie o calçamento da RUA Manoel Nunes (próximo ao antigo matadouro).</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/880/requerimento_26.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/880/requerimento_26.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo municipal, faça urbanização das RUAS deixando mais organizadas.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/881/requerimento_26.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/881/requerimento_26.pdf</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/882/requerimento_26.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/882/requerimento_26.pdf</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2022/883/requerimento_27.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2022/883/requerimento_27.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo municipal, Indica o estudo de viabilidade de implantação de energia solar para geração de energia elétrica para os prédios públicos do município.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/884/requerimento_28.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/884/requerimento_28.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo municipal, estude a possiblidade de implantação de um programa social, CNH (Carteira Nacional de Habilitação), Para atender a população carente do município de Pendências.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/885/requerimento_29.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/885/requerimento_29.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo municipal, faça a Urbanização de boa vista. E um parque infantil, uma academia para o bem esta dos moradores da quela localidade.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/886/requerimento_31.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/886/requerimento_31.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo municipal junto com a secretaria de obras, faça a limpeza do Rio de Pendências, retirando a vegetação lixo que se encontra no leito do Rio.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/887/requerimento_32.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/887/requerimento_32.pdf</t>
   </si>
   <si>
     <t>Que o poder executivo municipal, faça uma reforma no canteiro central da RUA JOSÉ MEDEIROS (CONJUNTO INDEPENDENCIAS).</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/888/requerimento_33.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/888/requerimento_33.pdf</t>
   </si>
   <si>
     <t>Que seja feito revitalização dos canteiros, com uma construção de uma praça, na rua Adail Gonzaga Barboza.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/889/requerimento_no_001-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/889/requerimento_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Que o poder público municipal intensifique as ações de apreensão de animais soltos em via pública.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/890/requerimento_no_002-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/890/requerimento_no_002-2021.pdf</t>
   </si>
   <si>
     <t>A substituição de toda iluminação pública das ruas do Bairro Feliz Pendências, trocando as lâmpadas tradicionais dos postes, por lâmpadas de tecnologia LED.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/891/requerimento_no_003-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/891/requerimento_no_003-2021.pdf</t>
   </si>
   <si>
     <t>instalação de câmeras de monitoramento na cidade de Pendências, inicialmente nas vias de acesso, centro, Av. Felix Rodrigues e Francisco Rodrigues.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/892/requerimento_no_004-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/892/requerimento_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Que seja firmado pela prefeitura municipal convênios de colaboração com casas ou pessoas jurídicas de direito privado em geral, responsáveis pela recuperação de usuários de drogas e álcool.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/893/requerimento_no_006-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/893/requerimento_no_006-2021.pdf</t>
   </si>
   <si>
     <t>Informações acerca do Projeto de Lei n° 011/2019, especificamente se foi sancionado e já transformado em Lei Municipal ou vetado e devolvido ao Pôder Legislativo.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Nanan Olegário</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/894/requerimento_no_001-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/894/requerimento_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado a reforma do parque de vaquejada.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/895/requerimento_no_002-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/895/requerimento_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da Praça Nossa Senhora de Fatima em pendências de Cima</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/896/requerimento_no_004-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/896/requerimento_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita um poço turbula nas proximidades da caixa de agua no assentamento Marcos Freire para que possa ser atendida aquela comunidade e para substituir o poço já existente, pois o mesmo já tem mais de vinte anos de uso.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/897/requerimento_no_001-2021_-_calcamento_da_rua_benizio_rapouso.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/897/requerimento_no_001-2021_-_calcamento_da_rua_benizio_rapouso.pdf</t>
   </si>
   <si>
     <t>Que seja feito o “Calçamento da Rua: Benizio Rapouso,  situada no bairro de cidade nova nesta cidade”.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/898/requerimento_no_002-2021_-_iuminacao_da__rua_adail_gonzaga.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/898/requerimento_no_002-2021_-_iuminacao_da__rua_adail_gonzaga.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação da “ Rua: Adail Gonzaga para que as pessoas que moram nesta localidade e adjacência possam ter este direito”.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/899/requerimento_no_003-2021_concerto_calcamento_rotatorias.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/899/requerimento_no_003-2021_concerto_calcamento_rotatorias.pdf</t>
   </si>
   <si>
     <t>Que seja feito o "concerto do calçamento das rotatórias do Conjunto Paraíso.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/900/requerimento_no_004-2021_criacao_da_coordenacao_da_juventude.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/900/requerimento_no_004-2021_criacao_da_coordenacao_da_juventude.pdf</t>
   </si>
   <si>
     <t>Que seja criada a Coordenação Municipal da Juventude no âmbito da Secretaria Municipal de Educação que terá como principal objetivo representar os jovens do município, promovendo e apoiando iniciativas de programas e projetos voltados aos jovens. Atuar na coordenação das ações municipais voltadas para o atendimento aos jovens, em interação com as demais secretarias municipais.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/901/requerimento_no_005-2021-calcamento_na_rua_jose_luiz_soares.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/901/requerimento_no_005-2021-calcamento_na_rua_jose_luiz_soares.pdf</t>
   </si>
   <si>
     <t>Que seja feito o Calçamento da Rua: José Luiz Soares, situada no bairro das Rocas, nesta cidade.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/902/requerimento_no_006-2021_-_imunizacao_coveiros.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/902/requerimento_no_006-2021_-_imunizacao_coveiros.pdf</t>
   </si>
   <si>
     <t>Requer que os coveiros deste Município sejam imunizados contra a Covid-19, que os mesmos sejam incluídos na lista de prioridades, colocando assim na relação de serviços essenciais.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/903/requerimento_no_007-2021-_distribuicao_de_absorventes_nas_escolas.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/903/requerimento_no_007-2021-_distribuicao_de_absorventes_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Criação de Programa Municipal, para distribuição de absorventes entre as alunas da rede municipal de educação, através da Secretaria Municipal de Educação, para aquelas alunas devidamente cadastradas no CadÚnico.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/904/requerimento_no_008-2021-_construcao_e_revitalizacao_das_paradas.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/904/requerimento_no_008-2021-_construcao_e_revitalizacao_das_paradas.pdf</t>
   </si>
   <si>
     <t>Que seja feita a construção de dois Abrigos (Pontos de Ônibus) uma nas imediações da entrada para a empresa Potiporã e outra ao lado da Academia dos Idosos, ambas no Conjunto Independência, bem como a revitalização e organização das paradas já existentes no município.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/905/requerimento_no_009-2021-_medico_nas_creches.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/905/requerimento_no_009-2021-_medico_nas_creches.pdf</t>
   </si>
   <si>
     <t>Criação do "Programa Médico nas Creches" que funcionará como um sistema de prevenção a doenças infantis por meio de atendimento médico em todas as creches da rede municipal.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/906/requerimento_no_010-2021_-_revitalizacao_da_praca_nossa_senhora_de_fatima.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/906/requerimento_no_010-2021_-_revitalizacao_da_praca_nossa_senhora_de_fatima.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo que determine ao setor competente para que seja feito trabalhos de revitalização da Praça Nossa Senhora de Fátima, localizada no bairro de Pendências de Cima.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/907/requerimento_no_011-2021_-cumprimento_da_lei_municipal_no_665-2018.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/907/requerimento_no_011-2021_-cumprimento_da_lei_municipal_no_665-2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo que veja a possibilidade do cumprimento da Lei Municipal Nº 665/2018 referente à criação e instituição do Programa Municipal Dinheiro Direto na Escola – PMDDE no Município de Pendências/RN e dá outras providências.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/908/requerimento_no_012-2021_-_recuperacao_do_gramado_e_reparos_de_revitalizacao_necessarios_no_estadio_de_futebol_osvaldo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/908/requerimento_no_012-2021_-_recuperacao_do_gramado_e_reparos_de_revitalizacao_necessarios_no_estadio_de_futebol_osvaldo.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal para que determine ao setor competente a recuperação do gramado e reparos de revitalização necessários no Estádio Municipal Osvaldo Pereira Simão ( O Osvaldão).</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/909/requerimento_no_013-2021_-_cursinho_preparatorio_-_enen.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/909/requerimento_no_013-2021_-_cursinho_preparatorio_-_enen.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal para que viabilize a implantação de um cursinho preparatório para o ENEM (Exame Nacional do Ensino Médio) de forma Remota ou presencial seguindo todas as determinações dos órgaos de saúde.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/910/requerimento_no_014-2021_-_plano_de_saude.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/910/requerimento_no_014-2021_-_plano_de_saude.pdf</t>
   </si>
   <si>
     <t>Requer que o chefe do poder executivo firme convênio público-privado, com um plano de saúde e odontológico, para beneficiar os funcionários públicos do município e seus dependentes legais, desta forma a gestão faria o desconto em folha da parcela mensal do plano, sendo opcional a adesão por parte do servidor</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/911/requerimento_no_015-2021_-.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/911/requerimento_no_015-2021_-.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo que veja a possibilidade da Construçao de uma quadra poliesportiva no bairro das Rocas e dá outras providências.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/912/requerimento_no_016-2021_-.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/912/requerimento_no_016-2021_-.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo que veja a remoção do poste da Escola Padre José Luís e dá outras providências.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/913/requerimento_no_017-2021_-.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/913/requerimento_no_017-2021_-.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo que realize a recuperação do piso e viabilize a cobertura da quadra da escola Municipal Maria Cleofas Moura da Rocha e dá outras providências.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/914/requerimento_no_018-2021_-_compra_de_peca_maq._perfuratriz.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/914/requerimento_no_018-2021_-_compra_de_peca_maq._perfuratriz.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo que realize a manuntenção e compra de peças para a máquina perfuratriz que tem no municipio, para que a mesma volte a funcionar e dá outras providências.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/915/requerimento_no_019-2021_-_pavimentacao_da_rua_joao_legitimo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/915/requerimento_no_019-2021_-_pavimentacao_da_rua_joao_legitimo.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo que realize a pavimentação e iluminação da Rua: João Legítimo (conhecida como beco do cabeludo) e dá outras providências.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/916/requerimento_no_020-2021_-_criacao_da_coordenacao_de_saude_mental.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/916/requerimento_no_020-2021_-_criacao_da_coordenacao_de_saude_mental.pdf</t>
   </si>
   <si>
     <t>Que seja criada a Coordenação Municipal de Saúde Mental no âmbito da Secretaria Municipal de Saúde que terá como principal objetivo discutir a inclusão da saúde mental na atenção básica, promovendo e apoiando iniciativas de programas e projetos voltados para essa área.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/917/requerimento_no_021-2021_-_ampliacao_do_posto_de_saude_em_mulungu.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/917/requerimento_no_021-2021_-_ampliacao_do_posto_de_saude_em_mulungu.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo que VIABILIZE AMPLIAÇÃO  DO  POSTO DE SAÚDE DA COMUNIDADE DE MULUNGÚ e dá outras providências.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/918/requerimento_no_022-2021_-.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/918/requerimento_no_022-2021_-.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo que veja a possibilidade da construção de um acostamento na entrada da Vila do Teixeirinha, na RN 118 e dá outras providencias.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/919/requerimento_no_001.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/919/requerimento_no_001.pdf</t>
   </si>
   <si>
     <t>Que seja enviado, por Vossa Excelência, Projeto de Lei, conforme dispõe o art. 52 da Lei Orgânica do Municipio de Pendências, para apreciação e votação do Poder Legislativo, para redução da carga horária de trabalho dos Profissionais de Enfermagem (Enfermeiros, Técnicos e Auxiliares de Enfermagem) deste Município, para uma jornada de 30 horas semanais.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/920/requerimento_no_002.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/920/requerimento_no_002.pdf</t>
   </si>
   <si>
     <t>A avaliação do campo Assistencial em nosso Município por meio de Audiência Pública, com a presença da Secretaria, tendo em vista o momento delicado que perpassamos com a pandemia, a mesma poderia ser realizada de forma virtual, para juntos a sociedade, formularmos e buscarmos caminhos para a construção de Políticas Públicas, voltadas a desenvolvimento, qualificação e assistencialismo com criação de um Fundo de Assistência Social, voltado para a população de vulnerabilidade social, cabendo a Secretaria de Assistência Social os critérios, a avaliação e a atribuição de valores mensais para a contemplação dos munícipes, sendo este Fundo destinado a ajudar as famílias de acordo com suas necessidades, devendo haver transparência na escolha e aplicação dos recursos, cabendo não só ao Executivo, como também ao Poder Legislativo a sua fiscalização.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/921/requerimento_no_003_-_assistencia_social_dados.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/921/requerimento_no_003_-_assistencia_social_dados.pdf</t>
   </si>
   <si>
     <t>A avaliação do campo Assistencial em nosso Município por meio de Audiência Pública, com a presença da Secretaria, tendo em vista o momento delicado que perpassamos com a pandemia, a mesma poderia ser realizada de forma virtual, para juntos a sociedade, formularmos e buscarmos caminhos para a construção de Políticas Públicas, voltadas a desenvolvimento, qualificação e assistencialismo com criação de um Fundo de Assistência Social, voltado para a população de vulnerabilidade social, cabendo a Secretaria de Assistência Social os critérios, a avaliação e a atribuição de valores mensais para a contemplação dos munícipes, sendo este Fundo destinado a ajudar as famílias de acordo com suas necessidades, devendo haver transparência na escolha e aplicação dos recursos, cabendo não só ao Executivo, como também ao Poder Legislativo a sua fiscalização. O requerimento segue no mesmo sentido, com a ressalva de que a resposta enviada no dia 19 de abril não foi satisfatória, que seja enviado os dados d</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/922/requerimento_no_004_-__pediatria.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/922/requerimento_no_004_-__pediatria.pdf</t>
   </si>
   <si>
     <t>Uma reavaliação das especialidades em atendimento na Rede de Atenção Básica do Município de Pendências, para assim, comtemplar estas equipes com profissional médico (a) Pediatra, para o atendimento das faixas etárias orientadas pelo Ministério da Saúde e Sociedade Brasileira de Pediatria, entre 0 a 19 anos de idade, garantindo a estes, diagnóstico precoce diante das patologias inerente a esta fase da vida, mas, sobretudo garantido qualidade de vida.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/923/requerimento_no_005_-_folha_pagamento_cooperativa.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/923/requerimento_no_005_-_folha_pagamento_cooperativa.pdf</t>
   </si>
   <si>
     <t>O pedido da folha salarial de pagamentos realizados pela cooperativa, no devido momento prestadora de serviços ao Município, sendo a mesma, segundo o disposto no edital publicizado pela Prefeitura Municipal de Pendências/RN, onde vem a ser administrada pela Secretaria Municipal de Educação._x000D_
  Solicito os seguintes conteúdos: Todos os contratos, descriminando cargo, valores mensais recebidos e possíveis descontos, que condizem com a profissão e carga horaria estabelecida para cada funcionário.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/924/requerimento_no_006_-_assistencia_social_dados.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/924/requerimento_no_006_-_assistencia_social_dados.pdf</t>
   </si>
   <si>
     <t>O envio prévio dos dados que serão apresentados na Audiência Pública da Secretaria de Assistência Social, que ainda segue sem com data a ser definida. Para que assim os vereadores desta casa possam ter acesso às informações apresentadas, cabendo-lhes assim melhores posicionamentos e a construção de um debate saudável acerca destes dados.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/925/requerimento_no_007.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/925/requerimento_no_007.pdf</t>
   </si>
   <si>
     <t>Que seja enviado, por Vossa Excelência, este requerimento ao Secretário de Estado da Educação e da Cultura o Sr. Getúlio Marques Ferreira. Assunto: Solicitação de Reforma nas instalações físicas da Escola Estadual Luiz Gonzaga, tendo em vista o relevante instrumento educacional que a Escola representa, sendo assim a mais antiga da cidade de Pendências, um verdadeiro patrimônio histórico, tem mantido o firme propósito de ofertar a comunidade a que pertence o que tem de melhor nesses longos anos voltado à educação, pois tem seu trabalho respaldado pela procura dos pais e responsáveis como sendo uma instituição de renome, de profissionais empenhados com a aprendizagem dos alunos e o sucesso escolar em todo processo educacional dos estudantes. Assim como resposta do trabalho desenvolvido pelas gestoras, coordenadores, professores e equipes de apoio, a Escola tem a satisfação de ter um IDEB em crescimento a cada avaliação.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>A instalação de um bebedouro de água no Ginásio Poliesportivo Otto Bezerra de Medeiros.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/927/requerimento_no_009_-_parquinho.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/927/requerimento_no_009_-_parquinho.pdf</t>
   </si>
   <si>
     <t>Que seja comtemplada com um parquinho infantil uma das praças de nossa cidade, abrindo assim um espaço recreativo para as crianças do nosso município, ofertando assim uma espaço seguro para o desenvolvimento destas atividades.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/928/requerimento_no_010_-_disneylandia.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/928/requerimento_no_010_-_disneylandia.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a faixa de pedestre em frente ao Educandário Disneylândia, como também a avaliação da implantação de uma lombada, ambas com devida sinalização.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/929/requerimento_no_011_-_autismo_e_atualizaaao_dos_tabletes_dos_acs.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/929/requerimento_no_011_-_autismo_e_atualizaaao_dos_tabletes_dos_acs.pdf</t>
   </si>
   <si>
     <t>Que seja realizada reunião com a Secretária de Saúde e os Agentes Comunitários de Saúde, para debatermos acerca da atualização do sistema implantado nos tabletes usados para realizar o cadastramento das famílias, com isso visando ampliar e incluir questionamentos que possam ajudar os profissionais a identificar a possibilidades de nestas famílias haver usuários com Autismo.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/930/requerimento_no_012_-__jogos_desafio_4x4.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/930/requerimento_no_012_-__jogos_desafio_4x4.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma reunião com a Secretaria de Cultura e seus respectivos membros, para diante do pedido do grupo de jogos, “Desafio 4x4” da cidade de Pendências, seja debatida a possibilidade da respectiva secretaria fazer a transmissão da live destes jogos virtuais, que acontecerá no final do mês de Novembro.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/931/requerimento_no_013-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/931/requerimento_no_013-2021.pdf</t>
   </si>
   <si>
     <t>Solicitar a referida gestão que realize a retomada do Convênio de atendimentos pactuado com a Liga Contra o Câncer.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/932/requerimento_no_014-2021.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/932/requerimento_no_014-2021.pdf</t>
   </si>
   <si>
     <t>A reconstrução do gramado do Estádio de Futebol Osvaldo Ferreira de Lima (Campo do bode).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2400,68 +2400,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_de_lei_no_003-2021_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/756/projeto_de_lei_no_005-2021_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/757/projeto_de_lei_no_006-2021-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/758/projeto_de_lei_no_007-2021_-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/759/projeto_de_lei_no_008-2021_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/760/projeto_de_lei_no_009-2021_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/761/projeto_de_lei_no_010-2021_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/762/projeto_de_lei_no_011-2021_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/763/proj._de_lei_do_leg._no_001-2021_-_joseny.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/764/proj._de_lei_do_leg._no_002-2021_-_adailton.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/765/proj._de_lei_do_leg._no_003-2021_-_marones.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/766/proj._de_lei_do_leg._no_004-2021_-_marones.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/767/proj._de_lei_do_leg._no_005-2021_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/768/proj._de_lei_do_leg._no_006-2021_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/769/proj._de_lei_do_leg._no_007-2021_-_marones.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/770/proj._de_lei_do_leg._no_008-2021_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/771/proj._de_lei_do_leg._no_009-2021_-_maria_zilda.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/772/proj._de_lei_do_leg._no_010-2021_-_tamara_galvao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/773/proj._de_lei_do_leg._no_011-2021_-_tamara_galvao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/774/proj._de_lei_do_leg._no_012-2021_-_welliedna.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/775/proj._de_lei_do_leg._no_013-2021_-_welliedna.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/776/proj._de_lei_do_leg._no_014-2021_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/777/proj._de_lei_do_leg._no_015-2021_-_tamara_galvao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/778/proj._de_lei_do_leg._no_016-2021_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/780/proj._de_lei_do_leg._no_018-2021_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/781/proj._de_lei_do_leg._no_019-2021_-_welliedna.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/782/proj._de_lei_do_leg._no_020-2021_-_marones.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/788/proj._de_lei_do_leg._no_021-2021_-_marones.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/789/proj._de_lei_do_leg._no_022-2021_-_marones.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/790/proj._de_lei_do_leg._no_023-2021__-_welliedna.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/791/proj._de_lei_do_leg._no_024-2021__-_welliedna.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/792/decreto_legislativo_no_035-2021_-.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/793/projeto_de_decreto_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/794/projeto_de_decreto_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/795/projeto_de_decreto_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/796/projeto_de_decreto_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/797/requerimento_no__001-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/798/requerimento_no__002-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_no__003-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_no__004-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_no__005-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/803/requerimento_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/804/requerimento_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/805/requerimento_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/806/requerimento_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/809/requerimento_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/810/requerimento_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/811/requerimento_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/812/requerimento_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/813/requerimento_no_001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/814/requerimento_no_002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/815/requerimento_001-zilda.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/817/requerimento_003-zilda.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/818/requerimento_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/819/requerimento_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/820/requerimento_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/822/requerimento_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/823/requerimento_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/824/requerimento_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/825/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/826/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/827/requerimento_no_03.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/830/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/831/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/832/requerimento_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/833/requerimento_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/834/requerimento_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/835/requerimento_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/836/requerimento_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/837/requerimento_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/838/requerimento_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/839/requerimento_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/840/requerimento_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/841/requerimento_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/842/requerimento_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/843/requerimento_no_001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/844/requerimento_no_002.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/845/requerimento_no_005.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/846/requerimento_no_006.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_no_007.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/848/requerimento_no_008.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_no_009.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_no_010.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/851/requerimento_no_011.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_no_012.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_no_013.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_no_014.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_no_015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_no_016.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/857/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/865/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/866/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/867/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/868/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/869/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/870/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/872/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/874/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/875/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/876/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_23.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/880/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/881/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/882/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2022/883/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/884/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/885/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/886/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/887/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/888/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/889/requerimento_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/890/requerimento_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/891/requerimento_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/892/requerimento_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/893/requerimento_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/894/requerimento_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/895/requerimento_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/896/requerimento_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/897/requerimento_no_001-2021_-_calcamento_da_rua_benizio_rapouso.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/898/requerimento_no_002-2021_-_iuminacao_da__rua_adail_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/899/requerimento_no_003-2021_concerto_calcamento_rotatorias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/900/requerimento_no_004-2021_criacao_da_coordenacao_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/901/requerimento_no_005-2021-calcamento_na_rua_jose_luiz_soares.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/902/requerimento_no_006-2021_-_imunizacao_coveiros.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/903/requerimento_no_007-2021-_distribuicao_de_absorventes_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/904/requerimento_no_008-2021-_construcao_e_revitalizacao_das_paradas.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/905/requerimento_no_009-2021-_medico_nas_creches.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/906/requerimento_no_010-2021_-_revitalizacao_da_praca_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/907/requerimento_no_011-2021_-cumprimento_da_lei_municipal_no_665-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/908/requerimento_no_012-2021_-_recuperacao_do_gramado_e_reparos_de_revitalizacao_necessarios_no_estadio_de_futebol_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/909/requerimento_no_013-2021_-_cursinho_preparatorio_-_enen.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/910/requerimento_no_014-2021_-_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/911/requerimento_no_015-2021_-.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/912/requerimento_no_016-2021_-.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/913/requerimento_no_017-2021_-.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/914/requerimento_no_018-2021_-_compra_de_peca_maq._perfuratriz.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/915/requerimento_no_019-2021_-_pavimentacao_da_rua_joao_legitimo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/916/requerimento_no_020-2021_-_criacao_da_coordenacao_de_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/917/requerimento_no_021-2021_-_ampliacao_do_posto_de_saude_em_mulungu.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/918/requerimento_no_022-2021_-.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/919/requerimento_no_001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/920/requerimento_no_002.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/921/requerimento_no_003_-_assistencia_social_dados.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/922/requerimento_no_004_-__pediatria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/923/requerimento_no_005_-_folha_pagamento_cooperativa.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/924/requerimento_no_006_-_assistencia_social_dados.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/925/requerimento_no_007.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/927/requerimento_no_009_-_parquinho.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/928/requerimento_no_010_-_disneylandia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/929/requerimento_no_011_-_autismo_e_atualizaaao_dos_tabletes_dos_acs.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/930/requerimento_no_012_-__jogos_desafio_4x4.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/931/requerimento_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/932/requerimento_no_014-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_de_lei_no_003-2021_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/756/projeto_de_lei_no_005-2021_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/757/projeto_de_lei_no_006-2021-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/758/projeto_de_lei_no_007-2021_-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/759/projeto_de_lei_no_008-2021_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/760/projeto_de_lei_no_009-2021_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/761/projeto_de_lei_no_010-2021_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/762/projeto_de_lei_no_011-2021_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/763/proj._de_lei_do_leg._no_001-2021_-_joseny.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/764/proj._de_lei_do_leg._no_002-2021_-_adailton.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/765/proj._de_lei_do_leg._no_003-2021_-_marones.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/766/proj._de_lei_do_leg._no_004-2021_-_marones.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/767/proj._de_lei_do_leg._no_005-2021_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/768/proj._de_lei_do_leg._no_006-2021_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/769/proj._de_lei_do_leg._no_007-2021_-_marones.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/770/proj._de_lei_do_leg._no_008-2021_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/771/proj._de_lei_do_leg._no_009-2021_-_maria_zilda.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/772/proj._de_lei_do_leg._no_010-2021_-_tamara_galvao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/773/proj._de_lei_do_leg._no_011-2021_-_tamara_galvao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/774/proj._de_lei_do_leg._no_012-2021_-_welliedna.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/775/proj._de_lei_do_leg._no_013-2021_-_welliedna.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/776/proj._de_lei_do_leg._no_014-2021_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/777/proj._de_lei_do_leg._no_015-2021_-_tamara_galvao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/778/proj._de_lei_do_leg._no_016-2021_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/780/proj._de_lei_do_leg._no_018-2021_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/781/proj._de_lei_do_leg._no_019-2021_-_welliedna.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/782/proj._de_lei_do_leg._no_020-2021_-_marones.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/788/proj._de_lei_do_leg._no_021-2021_-_marones.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/789/proj._de_lei_do_leg._no_022-2021_-_marones.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/790/proj._de_lei_do_leg._no_023-2021__-_welliedna.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/791/proj._de_lei_do_leg._no_024-2021__-_welliedna.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/792/decreto_legislativo_no_035-2021_-.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/793/projeto_de_decreto_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/794/projeto_de_decreto_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/795/projeto_de_decreto_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/796/projeto_de_decreto_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/797/requerimento_no__001-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/798/requerimento_no__002-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_no__003-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_no__004-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_no__005-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/803/requerimento_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/804/requerimento_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/805/requerimento_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/806/requerimento_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/809/requerimento_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/810/requerimento_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/811/requerimento_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/812/requerimento_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/813/requerimento_no_001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/814/requerimento_no_002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/815/requerimento_001-zilda.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/817/requerimento_003-zilda.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/818/requerimento_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/819/requerimento_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/820/requerimento_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/822/requerimento_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/823/requerimento_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/824/requerimento_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/825/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/826/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/827/requerimento_no_03.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/830/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/831/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/832/requerimento_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/833/requerimento_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/834/requerimento_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/835/requerimento_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/836/requerimento_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/837/requerimento_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/838/requerimento_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/839/requerimento_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/840/requerimento_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/841/requerimento_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/842/requerimento_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/843/requerimento_no_001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/844/requerimento_no_002.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/845/requerimento_no_005.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/846/requerimento_no_006.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_no_007.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/848/requerimento_no_008.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_no_009.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_no_010.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/851/requerimento_no_011.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_no_012.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_no_013.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_no_014.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_no_015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_no_016.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/857/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/865/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/866/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/867/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/868/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/869/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/870/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/871/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/872/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/874/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/875/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/876/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_23.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/880/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/881/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/882/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2022/883/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/884/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/885/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/886/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/887/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/888/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/889/requerimento_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/890/requerimento_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/891/requerimento_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/892/requerimento_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/893/requerimento_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/894/requerimento_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/895/requerimento_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/896/requerimento_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/897/requerimento_no_001-2021_-_calcamento_da_rua_benizio_rapouso.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/898/requerimento_no_002-2021_-_iuminacao_da__rua_adail_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/899/requerimento_no_003-2021_concerto_calcamento_rotatorias.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/900/requerimento_no_004-2021_criacao_da_coordenacao_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/901/requerimento_no_005-2021-calcamento_na_rua_jose_luiz_soares.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/902/requerimento_no_006-2021_-_imunizacao_coveiros.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/903/requerimento_no_007-2021-_distribuicao_de_absorventes_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/904/requerimento_no_008-2021-_construcao_e_revitalizacao_das_paradas.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/905/requerimento_no_009-2021-_medico_nas_creches.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/906/requerimento_no_010-2021_-_revitalizacao_da_praca_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/907/requerimento_no_011-2021_-cumprimento_da_lei_municipal_no_665-2018.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/908/requerimento_no_012-2021_-_recuperacao_do_gramado_e_reparos_de_revitalizacao_necessarios_no_estadio_de_futebol_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/909/requerimento_no_013-2021_-_cursinho_preparatorio_-_enen.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/910/requerimento_no_014-2021_-_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/911/requerimento_no_015-2021_-.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/912/requerimento_no_016-2021_-.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/913/requerimento_no_017-2021_-.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/914/requerimento_no_018-2021_-_compra_de_peca_maq._perfuratriz.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/915/requerimento_no_019-2021_-_pavimentacao_da_rua_joao_legitimo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/916/requerimento_no_020-2021_-_criacao_da_coordenacao_de_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/917/requerimento_no_021-2021_-_ampliacao_do_posto_de_saude_em_mulungu.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/918/requerimento_no_022-2021_-.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/919/requerimento_no_001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/920/requerimento_no_002.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/921/requerimento_no_003_-_assistencia_social_dados.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/922/requerimento_no_004_-__pediatria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/923/requerimento_no_005_-_folha_pagamento_cooperativa.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/924/requerimento_no_006_-_assistencia_social_dados.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/925/requerimento_no_007.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/927/requerimento_no_009_-_parquinho.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/928/requerimento_no_010_-_disneylandia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/929/requerimento_no_011_-_autismo_e_atualizaaao_dos_tabletes_dos_acs.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/930/requerimento_no_012_-__jogos_desafio_4x4.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/931/requerimento_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2021/932/requerimento_no_014-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="193.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="192.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>