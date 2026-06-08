--- v0 (2026-02-05)
+++ v1 (2026-06-08)
@@ -54,1512 +54,1512 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PM</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/509/projeto_de_lei_no_001-2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/509/projeto_de_lei_no_001-2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salário mínimo dos servidores públicos do município de Pendencias/RN, no ano de 2023, segundo o reajuste de acordo com a Legislação Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_de_lei_no_002-2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_de_lei_no_002-2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a legislação municipal que dispõe sobre a política municipal de atendimentos dos direitos da criança e do adolescente, e dá outras providências.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_lei_no_003-2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_lei_no_003-2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Fica concedido o reajuste do piso do magistério para o exercícios de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/528/projeto_de_lei_no_004-2023_-_poeder_executivo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/528/projeto_de_lei_no_004-2023_-_poeder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do conselho municipal de direitos do idoso, e dá outras providências</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_de_lei_no_005-2023_-_ratifica_o_protocolo_de_intencoes_firmado_entre_o_governo_do_estado_....pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_de_lei_no_005-2023_-_ratifica_o_protocolo_de_intencoes_firmado_entre_o_governo_do_estado_....pdf</t>
   </si>
   <si>
     <t>Ratifica-se o protocolo de intenções firmado entre o governo do estado do Rio Grande do Norte, através da secretaria de estado da saúde pública, e os municípios de Assú, Alto do Rodrigues, Angicos, Carnaubais, Fernando Pedroza, Itajá, Ipanguaçú, Paraú, Pendências, São Rafael, Porto do Mangue e Triunfo Potiguar, com a finalidade de constituir um consórcio público Interfederativo de saúde, nos termos da lei federal Nº 11.107, de 6 de abril de 2005, do decreto federal Nº 6.017, de 17 de janeiro de 2007 e da lei estadual Nº 10.798, de 16 de novembro de 2020, visando à promoção de ações de saúde pública assistenciais, entre outros serviços relacionados à saúde, em conformidade com os princípios e diretrizes do sistema único de saúde (SUS), e dá outras providências</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/532/projeto_de_lei_no_006-2023_-_diretrizes_da_ldo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/532/projeto_de_lei_no_006-2023_-_diretrizes_da_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária do Município de Pendências para o exercício de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/544/projeto_de_lei_no_007-2023_-_pode_executivo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/544/projeto_de_lei_no_007-2023_-_pode_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salário mínimo dos servidores públicos do município de Pendências/RN, de acordo a medida provisória nº 1172/2023, e dá outras providências</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/552/projeto_de_lei_no_008-2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/552/projeto_de_lei_no_008-2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do piso dos agentes comunitários de saúde e agentes de combate às endemias - ACE, e dá outras providências</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/558/projeto_de_lei_no_010-2023_-_abre_orcamento.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/558/projeto_de_lei_no_010-2023_-_abre_orcamento.pdf</t>
   </si>
   <si>
     <t>Abre ao Orçamento Geral do Município, crédito especial no valor global de R$ 273.481,71 (Duzentos e setenta e três mil, quatrocentos e oitenta e um reais e setenta e um centavos)</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/567/projeto_de_lei_no_011-2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/567/projeto_de_lei_no_011-2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do piso salarial dos Enfermeiros, Técnicos de Enfermagem e Auxiliares de Enfermagem, no âmbito do município de Pendências/RN, em consonância com a emenda constitucional Nº 124 de 2022, e a Lei Federal 14.434/2022, alterando a Lei Municipal Nº 680/2019, e dá outras providências</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/562/projeto_de_lei_no_012-2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/562/projeto_de_lei_no_012-2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Cria as funções gratificadas de agente de contratações e pregoeiro e cria cargos comissionados de agente de planejamento, gestor de contratos e dá outras providências</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/568/anexos.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/568/anexos.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município do Pendências, Estado do Rio Grande do Norte, para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/584/projeto_de_lei_no_015-2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/584/projeto_de_lei_no_015-2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial no orçamento do Município de Pendências, para o exercício de 2023, dá outras providências</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/593/projeto_de_lei_no_016-2023_-_dispoe_sobre_a_instituicao_de_incentivo_variavel_por_desempenho_de_metas_....pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/593/projeto_de_lei_no_016-2023_-_dispoe_sobre_a_instituicao_de_incentivo_variavel_por_desempenho_de_metas_....pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de incentivo variável por desempenho de metas do Programa Saúde Bucal na Atenção Primária à Saúde – APS, no âmbito do Sistema Único de Saúde – SUS, e dá outras providências</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_lei_no_017-2023_-_dispoe_sobre_a_concessao_do_auxilio_moradia_e_auxilio_alimentacao_em_favor_dos_medicos_vinculados....pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_lei_no_017-2023_-_dispoe_sobre_a_concessao_do_auxilio_moradia_e_auxilio_alimentacao_em_favor_dos_medicos_vinculados....pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Auxílio Moradia e Auxílio Alimentação em favor dos médicos vinculados ao programa Mais Médicos e projeto Mais Médicos pelo Brasil que venham a desempenhar suas funções no Município de Pendências/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_lei_no_018-2023_-_autoriza_a_doacao_de_imovel_de_propriedade_do_municipio_-_radio_vale.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_lei_no_018-2023_-_autoriza_a_doacao_de_imovel_de_propriedade_do_municipio_-_radio_vale.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel de propriedade do Município De Pendências/RN, a Associação Vale de Comunicação - Avacom, e dá outras providências.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/627/projeto_de_lei_no_019-2023_-_dispoe_sobre_abertura_de_credito_especial_....pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/627/projeto_de_lei_no_019-2023_-_dispoe_sobre_abertura_de_credito_especial_....pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial no orçamento do município de Pendências, e dá outras providências.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>PCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/521/projeto_de_lei_complementar_no_001-2023_-_altera_a_remunieracao_dos_vencimentos_dos_cargos_em_comissao_....pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/521/projeto_de_lei_complementar_no_001-2023_-_altera_a_remunieracao_dos_vencimentos_dos_cargos_em_comissao_....pdf</t>
   </si>
   <si>
     <t>Altera a remuneração dos vencimentos dos cargos em comissão que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/594/projeto_de_lei_complementar_no_002-2023_-_autoriza_a_realizaao_de_concurso_para_preenchemento_de_vagas_em_cargos_publicos..pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/594/projeto_de_lei_complementar_no_002-2023_-_autoriza_a_realizaao_de_concurso_para_preenchemento_de_vagas_em_cargos_publicos..pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de concurso para preenchimento de vagas em cargos públicos</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Marones</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/499/projeto_de_lei_do_legislativo_no_001-2023_-_marones_-_vetado.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/499/projeto_de_lei_do_legislativo_no_001-2023_-_marones_-_vetado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa "artes marciais nas escolas", no âmbito do Município de Pendencias/RN,</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>Xandal</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/512/projeto_de_lei_do_legislativo_no_002-2023_-_alexandre__retirado_de_pauta.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/512/projeto_de_lei_do_legislativo_no_002-2023_-_alexandre__retirado_de_pauta.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA PÚBLICA LOCALIZADA NO DISTRITO DE AMARGOSO DO MUNICÍPIO DE PENDENCIAS/RN, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_de_lei_do_legislativo_no_003-2023_-_marones__-__reprovado_1.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_de_lei_do_legislativo_no_003-2023_-_marones__-__reprovado_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DE POLÍTICA DE TRANSPARÊNCIA NAS OBRAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>Isac do PT</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_do_legislativo_no_004-2023_-_isac_carlos.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_do_legislativo_no_004-2023_-_isac_carlos.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Pendências/RN, o “Festival de Violeiros Repentistas de Pendências, "João Zacarias Nobre” e dá outras providências.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/526/projeto_de_lei_do_legislativo_no_005-2023_-__marones_manuel.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/526/projeto_de_lei_do_legislativo_no_005-2023_-__marones_manuel.pdf</t>
   </si>
   <si>
     <t>Estabelece as políticas públicas para a segurança escolar nas instituições públicas e privadas de ensino, no âmbito do município de Pendências e dá outras providências</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/527/projeto_de_lei_do_legislativo_no_006-2023_-_marones_manuel.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/527/projeto_de_lei_do_legislativo_no_006-2023_-_marones_manuel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação do botão de pânico nos estabelecimentos públicos e privados de ensino, no município de Pendências/RN</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/534/projeto_de_lei_do_legislativo_no_007-2023_-_marones_manuel.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/534/projeto_de_lei_do_legislativo_no_007-2023_-_marones_manuel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da relação dos medicamentos de distribuição gratuita, disponíveis e faltosos, na rede Pública Municipal de Saúde e dá outras providências</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>Tâmara Galvão</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/539/projeto_de_lei_do_legislativo_no_008-2023_-_tamara_galvao.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/539/projeto_de_lei_do_legislativo_no_008-2023_-_tamara_galvao.pdf</t>
   </si>
   <si>
     <t>Institui o programa ‘Maio Amarelo: Atenção pela vida’ para a conscientização e educação em defesa da vida e da segurança no trânsito, no município de Pendências/RN</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lei_do_legislativo_no_009-2023_-_jose_adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lei_do_legislativo_no_009-2023_-_jose_adailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a compra e doação de uma ambulância de suporte básico ou avançado, e dá outras providências.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/545/projeto_de_lei_do_legislativo_no_010-2023_-_marones_manuel.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/545/projeto_de_lei_do_legislativo_no_010-2023_-_marones_manuel.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de proteção ao comerciante local de Pendências/RN</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_do_legislativo_no_011-2023_-_tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_do_legislativo_no_011-2023_-_tamara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa Municipal de Saúde Mental preventiva para professores da rede Municipal de Educação</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/556/projeto_de_lei_do_legislativo_no_012-2023_-_isac_carlos.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/556/projeto_de_lei_do_legislativo_no_012-2023_-_isac_carlos.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 750/2022, de 18 de março de 2022, estabelecendo a vedação à comercialização pelo beneficiário das unidades habitacionais recebidas no âmbito do Programa Casa Verde Amarela, no período que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/560/projeto_de_lei_do_legislativo_no_013-2023_-_alexandre.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/560/projeto_de_lei_do_legislativo_no_013-2023_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Considera de Utilidade Pública Municipal o ‘Projeto Pendências Nova Geração Futebol Clube’, e dá outras providências</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/570/projeto_de_lei_do_legislativo_no_015-2023_-_marones_manuel.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/570/projeto_de_lei_do_legislativo_no_015-2023_-_marones_manuel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da Semana da África e da Cultura Afro-brasileira no Calendário Oficial de Eventos</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>Adailton</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/578/projeto_de_lei_do_legislativo_no_016-2023_-_adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/578/projeto_de_lei_do_legislativo_no_016-2023_-_adailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública Municipal da Associação Vale de Comunicação - AVACOM</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/581/projeto_de_lei_do_legislativo_no_017-2023_-_isac_carlos.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/581/projeto_de_lei_do_legislativo_no_017-2023_-_isac_carlos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública Municipal da Liga Desportiva Pendenciense – L.D.P</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/582/projeto_de_lei_do_legislativo_no_018-2023_-_adailton__-__vetado.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/582/projeto_de_lei_do_legislativo_no_018-2023_-_adailton__-__vetado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de atividades nas áreas de saúde, educação e cultura na Câmara Municipal de Pendências/RN e dá outras providências</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/586/projeto_de_lei_do_legislativo_no_019-2023_-_marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/586/projeto_de_lei_do_legislativo_no_019-2023_-_marones.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública Municipal da Associação Sport Combat Norte Riograndense de Esporte e Combates</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/595/projeto_de_lei_do_legislativo_no_020-2023_-_mesa_diretora.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/595/projeto_de_lei_do_legislativo_no_020-2023_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão e o pagamento de diárias aos servidores e demais colaboradores do Poder Legislativo de Pendências/RN, e dá outras providências</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/596/projeto_de_lei_do_legislativo_no_021-2023_-_mesa_diretora.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/596/projeto_de_lei_do_legislativo_no_021-2023_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a definição de cargos em comissão do Poder Legislativo Municipal na Câmara Municipal de Pendências/RN e quadro de vencimentos da Resolução nº 001/2013 e revogar a Lei Municipal nº 564/2013, e dá outras providências.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/511/projeto_de_resolucao_no_001-2023_1.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/511/projeto_de_resolucao_no_001-2023_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE REMUNERAÇÃO DOS VEREADORES DA CÂMARA MUNICIPAL DE PENDÊNCIAS, OBSERVADO O LIMITE DA LEI Nº 422/2008.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/551/projeto_de_resolucao_no_002-2023_-_verbas_indenizatorias.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/551/projeto_de_resolucao_no_002-2023_-_verbas_indenizatorias.pdf</t>
   </si>
   <si>
     <t>A presente Resolução aprovada conforme art. 74, caput, parágrafo único, especialmente os incisos I, III e IV, dispõe sobre a utilização e prestação de contas das Verbas Indenizatórias de Gabinete pelos Vereadores da Câmara Municipal de Pendências/RN de que tratam as Leis nº 581/2013 e nº 592/2014.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/557/projeto_de_resolucao_no_003-2023_-_regulamenta_a_aplicacao__lgpd.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/557/projeto_de_resolucao_no_003-2023_-_regulamenta_a_aplicacao__lgpd.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A APLICAÇAO DA LEI Nº 13.709, DE 14 DE AGOSTO DE 2018 – LEI GERAL DE PROTEÇÃO DE DADOS PESSOAIS (LGPD), NO ÂMBITO DA CÂMARA MUNICIPAL DE PENDÊNCIAS/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/587/proj._de_decreto_cidadao_pendenciense_no_001-2023_-adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/587/proj._de_decreto_cidadao_pendenciense_no_001-2023_-adailton.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO HONORÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/598/proj._de_decreto_cidadao_pendenciense_no_002-2023_-adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/598/proj._de_decreto_cidadao_pendenciense_no_002-2023_-adailton.pdf</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>Dona Zilda</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/588/proj._de_decreto_cidadao_pendenciense_no_003-2023__-_maria_zilda.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/588/proj._de_decreto_cidadao_pendenciense_no_003-2023__-_maria_zilda.pdf</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>Joseny Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/589/proj._de_decreto_cidadao_pendenciense_no_004-2023_-_joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/589/proj._de_decreto_cidadao_pendenciense_no_004-2023_-_joseny.pdf</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/590/proj._de_decreto_cidadao_pendenciense_no_005-2023_-_joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/590/proj._de_decreto_cidadao_pendenciense_no_005-2023_-_joseny.pdf</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/591/proj._de_decreto_cidadao_pendenciense_no_006-2023_-_joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/591/proj._de_decreto_cidadao_pendenciense_no_006-2023_-_joseny.pdf</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/592/proj._de_decreto_cidadao_pendenciense_no_007-2023_-_alexandre.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/592/proj._de_decreto_cidadao_pendenciense_no_007-2023_-_alexandre.pdf</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/599/proj._de_decreto_cidadao_pendenciense_no_008-2023_-_alexandre.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/599/proj._de_decreto_cidadao_pendenciense_no_008-2023_-_alexandre.pdf</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/600/proj._de_decreto_cidadao_pendenciense_no_009-2023_-_adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/600/proj._de_decreto_cidadao_pendenciense_no_009-2023_-_adailton.pdf</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>Welliedna Enfermeira</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/601/proj._de_decreto_cidadao_pendenciense_no_010-2023_-_welliedna.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/601/proj._de_decreto_cidadao_pendenciense_no_010-2023_-_welliedna.pdf</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/602/proj._de_decreto_cidadao_pendenciense_no_011-2023_-_welliedna.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/602/proj._de_decreto_cidadao_pendenciense_no_011-2023_-_welliedna.pdf</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/603/proj._de_decreto_cidadao_pendenciense_no_012-2023_-_tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/603/proj._de_decreto_cidadao_pendenciense_no_012-2023_-_tamara.pdf</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/604/proj._de_decreto_cidadao_pendenciense_no_013-2023_-_tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/604/proj._de_decreto_cidadao_pendenciense_no_013-2023_-_tamara.pdf</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/605/proj._de_decreto_cidadao_pendenciense_no_014-2023_-_tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/605/proj._de_decreto_cidadao_pendenciense_no_014-2023_-_tamara.pdf</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/620/proj._de_decreto_cidadao_pendenciense_no_015-2023_-_isac_carlos.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/620/proj._de_decreto_cidadao_pendenciense_no_015-2023_-_isac_carlos.pdf</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/621/proj._de_decreto_cidadao_pendenciense_no_016-2023_-_isac_carlos.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/621/proj._de_decreto_cidadao_pendenciense_no_016-2023_-_isac_carlos.pdf</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/622/proj._de_decreto_cidadao_pendenciense_no_017-2023_-_isac_carlos.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/622/proj._de_decreto_cidadao_pendenciense_no_017-2023_-_isac_carlos.pdf</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>Jorge de Mulungu</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/624/proj._de_decreto_cidadao_pendenciense_no_019-2023_-_jorgevan.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/624/proj._de_decreto_cidadao_pendenciense_no_019-2023_-_jorgevan.pdf</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/625/proj._de_decreto_cidadao_pendenciense_no_020-2023_-_jorgevan.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/625/proj._de_decreto_cidadao_pendenciense_no_020-2023_-_jorgevan.pdf</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/626/proj._de_decreto_cidadao_pendenciense_no_021-2023_-_jorgevan.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/626/proj._de_decreto_cidadao_pendenciense_no_021-2023_-_jorgevan.pdf</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/571/emenda_modificiatica_ao_proj._de_lei_no_011-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/571/emenda_modificiatica_ao_proj._de_lei_no_011-2023.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vem apresentar a seguinte Emenda Modificativa ao Projeto de Lei nº 11/2023, de autoria do Poder Executivo Municipal que, DISPÕE SOBRE A INSTITUIÇÃO DO PISO SALARIAL DOS ENFERMEIROS, TÉCNICOS DE ENFERMAGEM E AUXILIARES DE ENFERMAGEM, NO ÂMBITO DO MUNICÍPIO DE PENDÊNCIAS/RN, EM CONSONÂNCIA COM A EMENDA CONSTITUCIONAL Nº 124 DE 2022, E A LEI MUNICIPAL Nº 680/2019, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>Adailton, Marones</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem vem apresentar a seguinte Emenda Modificativa ao Projeto de Lei nº 013/2023, de autoria do_x000D_
 Poder Executivo Municipal que, Estima a receita e fixa a despesa do município de Pendências, Estado do Rio Grande do Norte, para o exercício financeiro de 2024, ficam modificados os Artigos 7, 8, 11 e 12.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
     <t>Adailton, Dona Zilda, Fernando Júnior, Isac do PT, Jorge de Mulungu, Joseny Oliveira, Marones, Nanan Olegário, Tâmara Galvão, Welliedna Enfermeira, Xandal</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/606/emenda_impositiva_no_001-2023_-_grupo-11.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/606/emenda_impositiva_no_001-2023_-_grupo-11.pdf</t>
   </si>
   <si>
     <t>Adiciona-se nas Ações do Projeto de Lei do Executivo nº 013/2023 que “Estima a receita e fixa despesa do orçamento do Município de Pendências para o exercício financeiro de 2024."</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/607/emenda_impositiva_no_002-2023_-_isac_carlos.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/607/emenda_impositiva_no_002-2023_-_isac_carlos.pdf</t>
   </si>
   <si>
     <t>Adiciona-se nas Ações do Projeto de Lei do Executivo nº 013/2023 que “Estima a receita e fixa despesa do orçamento do Município de Pendências para o exercício financeiro de 2024.”</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>Nanan Olegário, Xandal</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/608/emenda_impositiva_no_003-2023_-_grupo_de_2_alexandre-janilson_olegario.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/608/emenda_impositiva_no_003-2023_-_grupo_de_2_alexandre-janilson_olegario.pdf</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/609/emenda_impositiva_no_004-2023_-_welliedna.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/609/emenda_impositiva_no_004-2023_-_welliedna.pdf</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/610/emenda_impositiva_no_005-2023_-_jose_adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/610/emenda_impositiva_no_005-2023_-_jose_adailton.pdf</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/611/emenda_impositiva_no_006-2023_-_maria_zilda.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/611/emenda_impositiva_no_006-2023_-_maria_zilda.pdf</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/612/emenda_impositiva_no_007-2023_-_joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/612/emenda_impositiva_no_007-2023_-_joseny.pdf</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/613/emenda_impositiva_no_008-2023_-_tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/613/emenda_impositiva_no_008-2023_-_tamara.pdf</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>Fernando Júnior</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/614/emenda_impositiva_no_009-2023_-_fernando_junior.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/614/emenda_impositiva_no_009-2023_-_fernando_junior.pdf</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/615/emenda_impositiva_no_010-2023_-_marones_manuel.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/615/emenda_impositiva_no_010-2023_-_marones_manuel.pdf</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/616/emenda_impositiva_no_011-2023_-_jorgivan.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/616/emenda_impositiva_no_011-2023_-_jorgivan.pdf</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>Isac do PT, Jorge de Mulungu, Nanan Olegário, Tâmara Galvão, Welliedna Enfermeira, Xandal</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/629/emenda_impositiva_no_012-2023_-_grupo-6.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/629/emenda_impositiva_no_012-2023_-_grupo-6.pdf</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/630/emenda_impositiva_no_013-2023_-_isac_carlos.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/630/emenda_impositiva_no_013-2023_-_isac_carlos.pdf</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/631/emenda_impositiva_no_014-2023_-_grupo_de_2_alexandre-janilson_olegario.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/631/emenda_impositiva_no_014-2023_-_grupo_de_2_alexandre-janilson_olegario.pdf</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/632/emenda_impositiva_no_015-2023_-_jose_adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/632/emenda_impositiva_no_015-2023_-_jose_adailton.pdf</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/633/emenda_impositiva_no_016-2023_-_marones_manuel.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/633/emenda_impositiva_no_016-2023_-_marones_manuel.pdf</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/634/emenda_impositiva_no_017-2023_-_maria_zilda.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/634/emenda_impositiva_no_017-2023_-_maria_zilda.pdf</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/635/emenda_impositiva_no_018-2023_-_jorgivan.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/635/emenda_impositiva_no_018-2023_-_jorgivan.pdf</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/636/emenda_impositiva_no_019-2023_-_tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/636/emenda_impositiva_no_019-2023_-_tamara.pdf</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>Adailton, Dona Zilda, Fernando Júnior, Joseny Oliveira, Marones</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/637/emenda_impositiva_no_020-2023_-_grupo-5.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/637/emenda_impositiva_no_020-2023_-_grupo-5.pdf</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/638/emenda_impositiva_no_021-2023_-_fernando_junior.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/638/emenda_impositiva_no_021-2023_-_fernando_junior.pdf</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/639/emenda_impositiva_no_022-2023_-_joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/639/emenda_impositiva_no_022-2023_-_joseny.pdf</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_001-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_001-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental e após aprovação dos ilustres pares que este requerimento seja enviado ao prefeito municipal o senhor Flaudivan Martins Cabral solicitando do mesmo que determine o setor competente por meio da Secretaria Municipal de Obras que seja providenciado o Projeto Orçamentário da obra da adutora que irá atender as comunidades de pedrinhas e porto do carão.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/494/requerimento_no_001-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/494/requerimento_no_001-2023.pdf</t>
   </si>
   <si>
     <t>1) Cópia dos processos de despesas relativos a aquisição de combustíveis referente ao ano de 2021, como também cópia do respectivo processo licitatório; _x000D_
 2) Cópia dos processos de despesas relativos a aquisição de medicamentos referentes ao o ano de 2021, como também cópia respectivo processo licitatório;_x000D_
 3) Cópia dos processos de despesas relativos a aquisição de gêneros alimentícios referente ao ano de 2021, como também cópia do respectivo processo licitatório; _x000D_
 4) Cópia dos processos de despesas relativos a aquisição de peças referente ao ano de 2021, como também cópia do respectivo processo licitatório;_x000D_
 5) Cópia dos processos de despesas relativos a locação de veículos referente ao ano de 2021, como também cópia do respectivo processo licitatório; _x000D_
 6) Relação da frota dos veículos do município de Pendencias.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_no_002-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_no_002-2023.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento asfáltico das Avenidas Francisco Rodrigues e das ruas no entorno da Praça Luiz Gonzaga, todas na zona urbana de Pendencias/RN.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_no_003-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_no_003-2023.pdf</t>
   </si>
   <si>
     <t>Requer a criação e implementação imediata do Portal da Transparência da Câmara Municipal de Pendencias, conforme estabelecido por Lei e que sua atualização seja periódica.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/497/requerimento_no_004-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/497/requerimento_no_004-2023.pdf</t>
   </si>
   <si>
     <t>Requer que sejam realizadas duas sessões ordinárias semanais, conforme estabelecido em regimento interno.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>Welliedna Enfermeira, Tâmara Galvão</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_no_001-2023_welliedna.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_no_001-2023_welliedna.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Presidente a realização de uma audiência pública neste espaço legislativo, para que juntos, vereadores e população, em convite especial as mulheres. Possamos dialogar sobre o hoje e  as futuras perspectivas do espaço da mulher e suas realizações, neste mês de Março que faz alusão ao feminino, colocar em pautas o que reivindicamos na sociedade.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_no_005-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_no_005-2023.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo Municipal cumpra a Lei Complementar nº 646/2017, a qual dispõe sobre a gestão democrática e participativa da rede pública municipal de ensino de Pendencias/RN.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_no_001-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a V. Ex.ª que, depois de ouvido o Plenário, seja solicitada ao Senhor Prefeito, que envie a esta Casa Legislativa um Projeto de Lei com a correção da Tabela Remuneratória dos Professores da Rede Municipal de Ensino, conforme o novo reajuste do Piso Salarial Profissional Nacional do Magistério concedido pelo Governo Federal na ordem de 14,95% (Quatorze, virgula noventa e cinco por cento), retroagindo seus efeitos ao mês de janeiro 2023.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/507/requerimento_no_006-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/507/requerimento_no_006-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e revitalização da Praça de Eventos Luiz Gonzaga, situada ao lado do mercado público, no Centro de Pendencias.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/508/requerimento_no_007-2023_-_rejeitado.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/508/requerimento_no_007-2023_-_rejeitado.pdf</t>
   </si>
   <si>
     <t>Requer cópias dos processos de licitações e contratos de bandas, estruturas de palco e trio elétricos dos eventos realizados pela prefeitura municipal no período do 'Carnaval 2023', como também documentos que comprovam o pagamento de tais serviços.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/514/requerimento_no_008-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/514/requerimento_no_008-2023.pdf</t>
   </si>
   <si>
     <t>A manutenção da parada de transporte público e do canteiro central, situados no início da Rua Manoel Roque, Bairro Pendencias, neste município (primeira entrada chegando do Alto do Rodrigues/).</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/515/requerimento_no_001_2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/515/requerimento_no_001_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito um asfalto na rua Frei Damião, rua Pedro Lopes de Araújo e a rua Francisco Galdino de Andrade até a rua José Silvestre de Souza (rua única) na comunidade de Mulungu.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_002-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_002-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, que, depois de ouvido o Plenário, na forma regimental, seja solicitado ao Exmº Senhor Prefeito Constitucional do município de Pendências, o Sr. Flaudivan Martins Cabral e ao Secretário de Obras, o Exmº Senhor Marcondes Gonçalves de Souza, que providenciem a limpeza da BARRAGEM, situada na comunidade de Pendências de Cima, zona urbana do município de Pendências.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/517/requerimento_no_009-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/517/requerimento_no_009-2023.pdf</t>
   </si>
   <si>
     <t>A convocação da Secretaria Municipal de Educação e Desporto para prestar esclarecimentos sobre a situação atual das praças esportivas do município e quais são os projetos da atual gestão para o esporte</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_no_010-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_no_010-2023.pdf</t>
   </si>
   <si>
     <t>A reforma e revitalização do canteiro central da Av. Félix Rodrigues, centro de Pendências</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/519/requerimento_no_001-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/519/requerimento_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Exc.ª nos termos do artigo 67 §. 1º do Regimento Interno, a Retirada da ordem do dia 28/03/2023, o Projeto de Lei do Legislativo nº 002/2023</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/522/requerimento_no_001-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/522/requerimento_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Sejam encaminhadas manifestações de apelo ao Prefeito e ao Secretário de Infraestrutura do Município, a fim de que se adotem medidas necessárias com vistas à realização da Pavimentação e Calçamento da Tv. José Ramos.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>Que seja feito a recuperação do prédio do mercado público municipal na comunidade de Mulungu.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/524/requerimento_no_011-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/524/requerimento_no_011-2023.pdf</t>
   </si>
   <si>
     <t>Requer a reforma e revitalização da Praça Pública da Comunidade de Boa Vista, zona rural de Pendências, com instalação de uma "academia de idosos"</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/529/requerimento_no_003_2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/529/requerimento_no_003_2023.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado um transporte (ônibus) as sextas-feiras da comunidade Mulungu via Pendências</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/530/requerimento_no_001-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/530/requerimento_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Que seja construída três paradas de ônibus, uma no início da estrada que dá acesso a Pedrinhas, uma na rua principal de Pedrinhas e uma no Porto do Carão, tendo em vista que os moradores dessas localidades precisam esperar carona. Essas paradas que necessariamente precisam ser cobertas, servirão de abrigo tanto na chuva quanto no sol para os moradores destes distritos</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/533/requerimento_no_012-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/533/requerimento_no_012-2023.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado o Ginásio de Esportes da Escola Municipal Padre José Luís da Silva para ser utilizado pela Associação de Capoeira Expressão Cultural</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/535/requerimento_no_013-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/535/requerimento_no_013-2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado expediente a Secretária Municipal de Saúde para que sejam prestadas informações quanto ao atendimento da especialidade de psiquiatria na rede pública de saúde, sendo informado o local e dias de atendimento, nome do médico especialista e ainda qual o vínculo que o profissional possui com o município</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/536/requerimento_no_014-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/536/requerimento_no_014-2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado cópia do contrato firmado entre a Prefeitura Municipal de Pendências e a Empresa Cobansa Companhia Hipotética, CNPJ nº 53.263.331/0001-80, referente a construção das cem (100) casas habitacionais</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Requer do executivo e secretaria de Educação, para que seja implantado o ensino de Robótica aos Alunos dos anos finais e também seja incluso como Disciplina nas Escolas de tempo integral.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/538/requerimento_no_002-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/538/requerimento_no_002-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento nas ruas: Eliene Dantas da Silva, Francisco Barbosa e a Estrada carroçável que fica na lateral da Rodovia 118</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Nanan Olegário</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/541/requerimento_no_001-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/541/requerimento_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado a iluminação com posteamento fabricados em concreto, da divisa de nossa Cidade – Bairro Pendencias de Cima – com o Alto do Rodrigues-RN</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/542/requerimento_no_003-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/542/requerimento_no_003-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, nos termos regimentais, que seja oficiado ao Executivo Municipal para que envie a esta Casa Legislativa, Projeto de Lei para que seja implementado o Piso Salarial dos Profissionais de Enfermagem, conforme a Lei 14.434, de 04 de agosto de 2022, e a Emenda Constitucional nº 124, de 14 de julho de 2022. Ao mesmo tempo que seja adequado a Lei Orçamentária Anual (LOA), com abertura de créditos suplementares, tendo em vista os recursos recebidos e a Emenda Constitucional nº 127, de 22 de dezembro de 2022, para efetuar o pagamento do Piso Salarial da Enfermagem</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/543/requerimento_no_002-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/543/requerimento_no_002-2023.pdf</t>
   </si>
   <si>
     <t>Resolve requerer a essa Casa Legislativa quer seja oficiado o Presidente desta Egrégia Casa solicitando do mesmo as seguintes informações abaixo elencadas: (1) Cópias de todos os processos de licitação, dispensa e inexigibilidade da Câmara Municipal de Pendências entre 01 de janeiro de 2023 e 31 de maio de 2023; (2) Cópias de todos os contratos firmados pela Câmara Municipal de Pendências com pessoas físicas e jurídicas entre 01 de janeiro de 2023 e 31 de maio de 2023; (3) Cópias das notas fiscais referentes a todas as despesas efetivadas pela Câmara Municipal de Pendências entre 01 de janeiro de 2023 e 31 de maio de 2023; (4) Cópias das Folhas de Pagamento efetivadas pela Câmara Municipal de Pendências entre 01 de janeiro de 2023 e 31 de maio de 2023</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/547/requerimento_no_004-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/547/requerimento_no_004-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, que, depois de ouvido o Plenário, na forma regimental, seja solicitado ao Exmº Senhor Prefeito Constitucional do município de Pendências, o Sr. Flaudivan Martins Cabral e ao Secretário de Obras, o Exmº Senhor Marcondes Gonçalves de Souza, que providenciem a Reforma ampliação dos Canteiros Centrais da Rua Alba Miranda, situada no Bairro de Pendências de Cima.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/548/requerimento_no_003-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/548/requerimento_no_003-2023.pdf</t>
   </si>
   <si>
     <t>Requeremos que, após apreciação e votação, caso seja aprovado o referido requerimento, que o Presidente desta Egrégia Casa Legislativa, o Sr. José Adailton Barbosa da Silva, envie ofício ao Gabinete dos(as) Vereadores(as), abaixo assinados, com as seguintes informações:_x000D_
 _x000D_
 a) A Câmara Municipal de Pendências tem previsão legal na LOA/2022 para realizar a aquisição de 01(uma) ambulância de suporte básico ou avançado, conforme determina o PLL nº 009/2023?_x000D_
 _x000D_
 b) Qual é a receita, a despesa e o saldo existente na conta bancária da Câmara Municipal de Pendências, compreendo 20 de janeiro de 2023 a 31 de maio de 2023?_x000D_
 _x000D_
 c) A Câmara Municipal já fez um estudo do impacto financeiro das suas despesas incluindo o pagamento do 13º salário de todos seus servidores de janeiro até dezembro de 2023?</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/549/requerimento_no_004-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/549/requerimento_no_004-2023.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo e da Secretaria Municipal de Saúde, a Realização de uma Visita das equipes de endemias, na bacia de captação do saneamento, localizada no loteamento Paraíso Pendências, mais precisamente situada na rua Antônio Malaquias Figueiredo, onde tem muita larva do mosquito da dengue e muita vegetação</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/550/requerimento_no_003-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/550/requerimento_no_003-2023.pdf</t>
   </si>
   <si>
     <t>Que seja continuada a obra do calçamento da Rua Zé de Lucas, que fica localizada no bairro do Campo, Pendências/RN</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Que seja viabilizado a aquisição de uma máquina tipo roçadeira manual para a comunidade de Mulungu.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/554/requerimento_no_003_2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/554/requerimento_no_003_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental e após aprovação dos ilustres pares que este requerimento seja enviado ao prefeito municipal o senhor Flaudivan Martins Cabral solicitando do mesmo que providencie a recuperação das estradas vicinais, que liga Boa vista a Mulungu, Pendencias a Macileza e de Pedrinhas ao Porto do Carão.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/555/requerimento_no_004_2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/555/requerimento_no_004_2023.pdf</t>
   </si>
   <si>
     <t>Resolve requerer a essa Casa Legislativa quer seja oficiado o Presidente desta Egrégia Casa solicitando do mesmo as seguintes informações abaixo elencadas: (1) Cópias de todos os processos de licitação, dispensa e inexigibilidade da Câmara Municipal de Pendências entre 01 de janeiro de 2019 e 31 de dezembro de 2022; (2) Cópias de todos os contratos firmados pela Câmara Municipal de Pendências com pessoas físicas e jurídicas entre 01 de janeiro de 2019 e 31 de dezembro de 2022; (3) Cópias das notas fiscais referentes a todas as despesas efetivadas pela Câmara Municipal de Pendências entre 01 de janeiro de 2019 e 31 de dezembro de 2022; (4) Cópias das Folhas de Pagamento efetivadas pela Câmara Municipal de Pendências entre 01 de janeiro de 2019 e 31 de dezembro de 2022</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/559/requerimento_no_004-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/559/requerimento_no_004-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro informações a respeito do andamento da obra da Creche Cidade Nova, que está inacabada, quero saber quais medidas estão sendo tomadas, já que o prazo para adesão é até 10 de setembro</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/561/requerimento_no_001-2023_-__adaptacao_hospital.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/561/requerimento_no_001-2023_-__adaptacao_hospital.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo para que a administração envie uma equipe da Secretaria de Obras em caráter de urgência para realizar um estudo para ver a possibilidade de adaptar a entrada do hospital para entrada de ambulâncias de maior porte.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/563/requerimento_no_015-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/563/requerimento_no_015-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro o reaparelhamento da sede do Conselho Tutelar, sendo o abastecimento de água reativado e adquirido novos móveis como mesas e cadeiras e ainda instalação de um ar condicionado</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/564/requerimento_no_016-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/564/requerimento_no_016-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro que, em Caráter de Urgência, seja restabelecido o serviço de captura de animais soltos em via pública na zona urbana de Pendências/RN</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/565/requerimento_no_017-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/565/requerimento_no_017-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro Informações acerca do Ônibus Escolar, Placa OWD9087, pertencente a frota da Prefeitura Municipal de Pendências/RN, sendo respondido os seguintes questionamentos: 1) Qual data o veículo foi encaminhado para manutenção numa oficina na cidade de João Câmara; 2) Qual tipo de serviço está sendo realizado no veículo; 3) Qual empresa responsável pelo serviço; 4) Qual o número da Ordem de Serviço, sendo enviada cópia do referido documento</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/566/requerimento_no_005-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/566/requerimento_no_005-2023.pdf</t>
   </si>
   <si>
     <t>O vereador, que este subscreve, requer que após a tramitação regimental e caso aprovado, seja feito um ofício e encaminhado ao Exmº Sr. Prefeito Municipal, Flaudivan de Martins Cabral, solicitando do mesmo, que seja enviado para esta Casa Legislativa um Projeto de Lei que cria um novo REFIS das dívidas ativa dos contribuintes com a Fazenda Pública Municipal</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/569/requerimento_no_005_2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/569/requerimento_no_005_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja estudada a possibilidade da compra de um caminhão limpa fossa ou a contratação de uma empresa especializada para prestação dos serviços de limpeza de fossas no município de Pendências</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/572/requerimento_no_018-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/572/requerimento_no_018-2023.pdf</t>
   </si>
   <si>
     <t>Que, em caráter de urgência, seja realizada a manutenção na pavimentação das ruas do Conjunto Nossa Senhora de Lurdes</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/573/requerimento_no_019-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/573/requerimento_no_019-2023.pdf</t>
   </si>
   <si>
     <t>Para nos dias que a Sessão Ordinária cair em feriados, seja realizada ordinariamente em outro dia da mesma semana</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/574/requerimento_no_020-2023_-_rejeitado.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/574/requerimento_no_020-2023_-_rejeitado.pdf</t>
   </si>
   <si>
     <t>Requer que seja votado em caráter de urgência o Projeto de Lei nº 011/2023 do Poder Executivo, bem como, a Emenda Modificativa que complementa o referido Projeto de Lei</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/575/requerimento_no_005-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/575/requerimento_no_005-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito um calçadão para a passagem de pedestres na Rua Tomé Bezerra, conhecida popularmente como baixa de Zé Tomaz, tendo em vista que os pedestres tem que trafegar na pista dividindo espaço com veículos</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/576/requerimento_no_005-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/576/requerimento_no_005-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja providenciado com Urgência a compra do mobiliário necessário para o devido funcionamento das 2 (duas) salas de aula da Escola Municipal Sebastião Ferreira, distrito de Porto do Carão</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/577/requerimento_no_01.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/577/requerimento_no_01.pdf</t>
   </si>
   <si>
     <t>Requer que seja visto junto ao Governo do Estado, a possibilidade da instalação de um Restaurante Popular em Pendências/RN</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/579/requerimento_no_006_2023_calendario_de_festividades.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/579/requerimento_no_006_2023_calendario_de_festividades.pdf</t>
   </si>
   <si>
     <t>Que seja publicado o calendário de eventos e datas comemorativas do Município de Pendências. A criação de eventos e datas comemorativas visa fortalecer os maiores eventos do Município e ampliar a divulgação dos demais, resultando em um respaldo oficial do município durante os eventos</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/580/requermento_no_006-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/580/requermento_no_006-2023.pdf</t>
   </si>
   <si>
     <t>Requer a continuidade do calçamento da Rua Manoel Juvêncio Sobrinho – Conj. Pendências Feliz – Pendências/RN, CEP 59504-000</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/583/requerimento_no_007-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/583/requerimento_no_007-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental e após a aprovação dos ilustres pares, que este requerimento seja enviado ao prefeito municipal o Senhor Flaudivan Martins Cabral, solicitando do mesmo que determine o setor competente por meio da Secretaria Municipal de Assistência e Ação Social, que seja providenciado um projeto de cursos de capacitação para os munícipes da cidade de Pendências/RN: (1) Primeiros Socorros; (2) QSMS; (3) NR – 6; (4) NR – 10; (5) NR – 11; (6) NR – 12; (7) NR – 20; (8) NR – 33; (9) NR – 35</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/585/requerimento_no_007_2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/585/requerimento_no_007_2023.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado transporte na comunidade de Mulungu ao atendimento à saúde, no consultório LGBT, na cidade de Pendências.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento_no_006-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento_no_006-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado a manutenção dos equipamentos da Praça e Academia da melhor idade situada no bairro dos Conjuntos e a reposição e manutenção dos equipamentos da Praça e Academia da melhor idade situada na comunidade de Mulungu.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/640/requerimento_no_007-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/640/requerimento_no_007-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja homenageado o Sr. João Batista Santiago Alves, com uma MOÇÃO DE APLAUSOS, pelo prêmio de 1º lugar no concurso de FISIOCULTURISMO na categoria Master (acima dos 50 anos). Na cidade de Campinas/SP</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/641/requerimento_no_008-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/641/requerimento_no_008-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja homenageado o Sr. Joias Silva Costa, com uma MOÇÃO DE APLAUSOS, pelo prêmio em quatro categorias no 3º FEST TATOO MACAU realizado na cidade de Macau/RN</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/642/requerimento_no_009-2023.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/642/requerimento_no_009-2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja homenageado o Sr. Melque Zedequi Leão Costa, com uma MOÇÃO DE APLAUSOS, pelo prêmio em duas categorias no 3º FEST TATOO MACAU realizado na cidade de Macau/RN</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/643/requerimento_no_002-2023_-_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/643/requerimento_no_002-2023_-_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Requer que seja homenageado o Sr. Dionlenes Pereira Dias, com uma MOÇÃO DE APLAUSOS, pelo prêmio FitDance Champions in Natal etapa Rio Grande do Norte, onde irá representar o nosso Estado na etapa São Paulo/SP</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/628/diario_06.12.2023_edic_598.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/628/diario_06.12.2023_edic_598.pdf</t>
   </si>
   <si>
     <t>Veto em relação ao Projeto de Lei do Legislativo nº 018/2023, de autoria do Vereador Adailton. "Dispõe sobre a criação de atividades nas áreas de saúde, educação e cultura na Câmara Municipal de Pendências/RN e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1866,68 +1866,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/509/projeto_de_lei_no_001-2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_de_lei_no_002-2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_lei_no_003-2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/528/projeto_de_lei_no_004-2023_-_poeder_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_de_lei_no_005-2023_-_ratifica_o_protocolo_de_intencoes_firmado_entre_o_governo_do_estado_....pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/532/projeto_de_lei_no_006-2023_-_diretrizes_da_ldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/544/projeto_de_lei_no_007-2023_-_pode_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/552/projeto_de_lei_no_008-2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/558/projeto_de_lei_no_010-2023_-_abre_orcamento.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/567/projeto_de_lei_no_011-2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/562/projeto_de_lei_no_012-2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/568/anexos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/584/projeto_de_lei_no_015-2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/593/projeto_de_lei_no_016-2023_-_dispoe_sobre_a_instituicao_de_incentivo_variavel_por_desempenho_de_metas_....pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_lei_no_017-2023_-_dispoe_sobre_a_concessao_do_auxilio_moradia_e_auxilio_alimentacao_em_favor_dos_medicos_vinculados....pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_lei_no_018-2023_-_autoriza_a_doacao_de_imovel_de_propriedade_do_municipio_-_radio_vale.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/627/projeto_de_lei_no_019-2023_-_dispoe_sobre_abertura_de_credito_especial_....pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/521/projeto_de_lei_complementar_no_001-2023_-_altera_a_remunieracao_dos_vencimentos_dos_cargos_em_comissao_....pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/594/projeto_de_lei_complementar_no_002-2023_-_autoriza_a_realizaao_de_concurso_para_preenchemento_de_vagas_em_cargos_publicos..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/499/projeto_de_lei_do_legislativo_no_001-2023_-_marones_-_vetado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/512/projeto_de_lei_do_legislativo_no_002-2023_-_alexandre__retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_de_lei_do_legislativo_no_003-2023_-_marones__-__reprovado_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_do_legislativo_no_004-2023_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/526/projeto_de_lei_do_legislativo_no_005-2023_-__marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/527/projeto_de_lei_do_legislativo_no_006-2023_-_marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/534/projeto_de_lei_do_legislativo_no_007-2023_-_marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/539/projeto_de_lei_do_legislativo_no_008-2023_-_tamara_galvao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lei_do_legislativo_no_009-2023_-_jose_adailton.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/545/projeto_de_lei_do_legislativo_no_010-2023_-_marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_do_legislativo_no_011-2023_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/556/projeto_de_lei_do_legislativo_no_012-2023_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/560/projeto_de_lei_do_legislativo_no_013-2023_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/570/projeto_de_lei_do_legislativo_no_015-2023_-_marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/578/projeto_de_lei_do_legislativo_no_016-2023_-_adailton.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/581/projeto_de_lei_do_legislativo_no_017-2023_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/582/projeto_de_lei_do_legislativo_no_018-2023_-_adailton__-__vetado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/586/projeto_de_lei_do_legislativo_no_019-2023_-_marones.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/595/projeto_de_lei_do_legislativo_no_020-2023_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/596/projeto_de_lei_do_legislativo_no_021-2023_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/511/projeto_de_resolucao_no_001-2023_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/551/projeto_de_resolucao_no_002-2023_-_verbas_indenizatorias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/557/projeto_de_resolucao_no_003-2023_-_regulamenta_a_aplicacao__lgpd.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/587/proj._de_decreto_cidadao_pendenciense_no_001-2023_-adailton.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/598/proj._de_decreto_cidadao_pendenciense_no_002-2023_-adailton.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/588/proj._de_decreto_cidadao_pendenciense_no_003-2023__-_maria_zilda.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/589/proj._de_decreto_cidadao_pendenciense_no_004-2023_-_joseny.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/590/proj._de_decreto_cidadao_pendenciense_no_005-2023_-_joseny.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/591/proj._de_decreto_cidadao_pendenciense_no_006-2023_-_joseny.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/592/proj._de_decreto_cidadao_pendenciense_no_007-2023_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/599/proj._de_decreto_cidadao_pendenciense_no_008-2023_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/600/proj._de_decreto_cidadao_pendenciense_no_009-2023_-_adailton.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/601/proj._de_decreto_cidadao_pendenciense_no_010-2023_-_welliedna.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/602/proj._de_decreto_cidadao_pendenciense_no_011-2023_-_welliedna.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/603/proj._de_decreto_cidadao_pendenciense_no_012-2023_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/604/proj._de_decreto_cidadao_pendenciense_no_013-2023_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/605/proj._de_decreto_cidadao_pendenciense_no_014-2023_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/620/proj._de_decreto_cidadao_pendenciense_no_015-2023_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/621/proj._de_decreto_cidadao_pendenciense_no_016-2023_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/622/proj._de_decreto_cidadao_pendenciense_no_017-2023_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/624/proj._de_decreto_cidadao_pendenciense_no_019-2023_-_jorgevan.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/625/proj._de_decreto_cidadao_pendenciense_no_020-2023_-_jorgevan.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/626/proj._de_decreto_cidadao_pendenciense_no_021-2023_-_jorgevan.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/571/emenda_modificiatica_ao_proj._de_lei_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/606/emenda_impositiva_no_001-2023_-_grupo-11.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/607/emenda_impositiva_no_002-2023_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/608/emenda_impositiva_no_003-2023_-_grupo_de_2_alexandre-janilson_olegario.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/609/emenda_impositiva_no_004-2023_-_welliedna.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/610/emenda_impositiva_no_005-2023_-_jose_adailton.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/611/emenda_impositiva_no_006-2023_-_maria_zilda.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/612/emenda_impositiva_no_007-2023_-_joseny.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/613/emenda_impositiva_no_008-2023_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/614/emenda_impositiva_no_009-2023_-_fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/615/emenda_impositiva_no_010-2023_-_marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/616/emenda_impositiva_no_011-2023_-_jorgivan.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/629/emenda_impositiva_no_012-2023_-_grupo-6.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/630/emenda_impositiva_no_013-2023_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/631/emenda_impositiva_no_014-2023_-_grupo_de_2_alexandre-janilson_olegario.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/632/emenda_impositiva_no_015-2023_-_jose_adailton.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/633/emenda_impositiva_no_016-2023_-_marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/634/emenda_impositiva_no_017-2023_-_maria_zilda.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/635/emenda_impositiva_no_018-2023_-_jorgivan.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/636/emenda_impositiva_no_019-2023_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/637/emenda_impositiva_no_020-2023_-_grupo-5.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/638/emenda_impositiva_no_021-2023_-_fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/639/emenda_impositiva_no_022-2023_-_joseny.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_001-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/494/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/497/requerimento_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_no_001-2023_welliedna.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/507/requerimento_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/508/requerimento_no_007-2023_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/514/requerimento_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/515/requerimento_no_001_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/517/requerimento_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/519/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/522/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/524/requerimento_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/529/requerimento_no_003_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/530/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/533/requerimento_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/535/requerimento_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/536/requerimento_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/538/requerimento_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/541/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/542/requerimento_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/543/requerimento_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/547/requerimento_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/548/requerimento_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/549/requerimento_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/550/requerimento_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/554/requerimento_no_003_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/555/requerimento_no_004_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/559/requerimento_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/561/requerimento_no_001-2023_-__adaptacao_hospital.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/563/requerimento_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/564/requerimento_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/565/requerimento_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/566/requerimento_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/569/requerimento_no_005_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/572/requerimento_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/573/requerimento_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/574/requerimento_no_020-2023_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/575/requerimento_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/576/requerimento_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/577/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/579/requerimento_no_006_2023_calendario_de_festividades.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/580/requermento_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/583/requerimento_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/585/requerimento_no_007_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/640/requerimento_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/641/requerimento_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/642/requerimento_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/643/requerimento_no_002-2023_-_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/628/diario_06.12.2023_edic_598.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/509/projeto_de_lei_no_001-2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/510/projeto_de_lei_no_002-2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_lei_no_003-2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/528/projeto_de_lei_no_004-2023_-_poeder_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_de_lei_no_005-2023_-_ratifica_o_protocolo_de_intencoes_firmado_entre_o_governo_do_estado_....pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/532/projeto_de_lei_no_006-2023_-_diretrizes_da_ldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/544/projeto_de_lei_no_007-2023_-_pode_executivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/552/projeto_de_lei_no_008-2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/558/projeto_de_lei_no_010-2023_-_abre_orcamento.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/567/projeto_de_lei_no_011-2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/562/projeto_de_lei_no_012-2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/568/anexos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/584/projeto_de_lei_no_015-2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/593/projeto_de_lei_no_016-2023_-_dispoe_sobre_a_instituicao_de_incentivo_variavel_por_desempenho_de_metas_....pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_lei_no_017-2023_-_dispoe_sobre_a_concessao_do_auxilio_moradia_e_auxilio_alimentacao_em_favor_dos_medicos_vinculados....pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_lei_no_018-2023_-_autoriza_a_doacao_de_imovel_de_propriedade_do_municipio_-_radio_vale.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/627/projeto_de_lei_no_019-2023_-_dispoe_sobre_abertura_de_credito_especial_....pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/521/projeto_de_lei_complementar_no_001-2023_-_altera_a_remunieracao_dos_vencimentos_dos_cargos_em_comissao_....pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/594/projeto_de_lei_complementar_no_002-2023_-_autoriza_a_realizaao_de_concurso_para_preenchemento_de_vagas_em_cargos_publicos..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/499/projeto_de_lei_do_legislativo_no_001-2023_-_marones_-_vetado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/512/projeto_de_lei_do_legislativo_no_002-2023_-_alexandre__retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_de_lei_do_legislativo_no_003-2023_-_marones__-__reprovado_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_do_legislativo_no_004-2023_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/526/projeto_de_lei_do_legislativo_no_005-2023_-__marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/527/projeto_de_lei_do_legislativo_no_006-2023_-_marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/534/projeto_de_lei_do_legislativo_no_007-2023_-_marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/539/projeto_de_lei_do_legislativo_no_008-2023_-_tamara_galvao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lei_do_legislativo_no_009-2023_-_jose_adailton.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/545/projeto_de_lei_do_legislativo_no_010-2023_-_marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_do_legislativo_no_011-2023_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/556/projeto_de_lei_do_legislativo_no_012-2023_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/560/projeto_de_lei_do_legislativo_no_013-2023_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/570/projeto_de_lei_do_legislativo_no_015-2023_-_marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/578/projeto_de_lei_do_legislativo_no_016-2023_-_adailton.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/581/projeto_de_lei_do_legislativo_no_017-2023_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/582/projeto_de_lei_do_legislativo_no_018-2023_-_adailton__-__vetado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/586/projeto_de_lei_do_legislativo_no_019-2023_-_marones.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/595/projeto_de_lei_do_legislativo_no_020-2023_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/596/projeto_de_lei_do_legislativo_no_021-2023_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/511/projeto_de_resolucao_no_001-2023_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/551/projeto_de_resolucao_no_002-2023_-_verbas_indenizatorias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/557/projeto_de_resolucao_no_003-2023_-_regulamenta_a_aplicacao__lgpd.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/587/proj._de_decreto_cidadao_pendenciense_no_001-2023_-adailton.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/598/proj._de_decreto_cidadao_pendenciense_no_002-2023_-adailton.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/588/proj._de_decreto_cidadao_pendenciense_no_003-2023__-_maria_zilda.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/589/proj._de_decreto_cidadao_pendenciense_no_004-2023_-_joseny.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/590/proj._de_decreto_cidadao_pendenciense_no_005-2023_-_joseny.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/591/proj._de_decreto_cidadao_pendenciense_no_006-2023_-_joseny.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/592/proj._de_decreto_cidadao_pendenciense_no_007-2023_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/599/proj._de_decreto_cidadao_pendenciense_no_008-2023_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/600/proj._de_decreto_cidadao_pendenciense_no_009-2023_-_adailton.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/601/proj._de_decreto_cidadao_pendenciense_no_010-2023_-_welliedna.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/602/proj._de_decreto_cidadao_pendenciense_no_011-2023_-_welliedna.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/603/proj._de_decreto_cidadao_pendenciense_no_012-2023_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/604/proj._de_decreto_cidadao_pendenciense_no_013-2023_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/605/proj._de_decreto_cidadao_pendenciense_no_014-2023_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/620/proj._de_decreto_cidadao_pendenciense_no_015-2023_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/621/proj._de_decreto_cidadao_pendenciense_no_016-2023_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/622/proj._de_decreto_cidadao_pendenciense_no_017-2023_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/624/proj._de_decreto_cidadao_pendenciense_no_019-2023_-_jorgevan.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/625/proj._de_decreto_cidadao_pendenciense_no_020-2023_-_jorgevan.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/626/proj._de_decreto_cidadao_pendenciense_no_021-2023_-_jorgevan.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/571/emenda_modificiatica_ao_proj._de_lei_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/606/emenda_impositiva_no_001-2023_-_grupo-11.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/607/emenda_impositiva_no_002-2023_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/608/emenda_impositiva_no_003-2023_-_grupo_de_2_alexandre-janilson_olegario.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/609/emenda_impositiva_no_004-2023_-_welliedna.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/610/emenda_impositiva_no_005-2023_-_jose_adailton.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/611/emenda_impositiva_no_006-2023_-_maria_zilda.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/612/emenda_impositiva_no_007-2023_-_joseny.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/613/emenda_impositiva_no_008-2023_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/614/emenda_impositiva_no_009-2023_-_fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/615/emenda_impositiva_no_010-2023_-_marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/616/emenda_impositiva_no_011-2023_-_jorgivan.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/629/emenda_impositiva_no_012-2023_-_grupo-6.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/630/emenda_impositiva_no_013-2023_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/631/emenda_impositiva_no_014-2023_-_grupo_de_2_alexandre-janilson_olegario.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/632/emenda_impositiva_no_015-2023_-_jose_adailton.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/633/emenda_impositiva_no_016-2023_-_marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/634/emenda_impositiva_no_017-2023_-_maria_zilda.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/635/emenda_impositiva_no_018-2023_-_jorgivan.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/636/emenda_impositiva_no_019-2023_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/637/emenda_impositiva_no_020-2023_-_grupo-5.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/638/emenda_impositiva_no_021-2023_-_fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/639/emenda_impositiva_no_022-2023_-_joseny.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/493/requerimento_001-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/494/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/496/requerimento_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/497/requerimento_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_no_001-2023_welliedna.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/500/requerimento_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/501/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/507/requerimento_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/508/requerimento_no_007-2023_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/514/requerimento_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/515/requerimento_no_001_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/517/requerimento_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/519/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/522/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/524/requerimento_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/529/requerimento_no_003_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/530/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/533/requerimento_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/535/requerimento_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/536/requerimento_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/538/requerimento_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/541/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/542/requerimento_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/543/requerimento_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/547/requerimento_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/548/requerimento_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/549/requerimento_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/550/requerimento_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/554/requerimento_no_003_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/555/requerimento_no_004_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/559/requerimento_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/561/requerimento_no_001-2023_-__adaptacao_hospital.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/563/requerimento_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/564/requerimento_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/565/requerimento_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/566/requerimento_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/569/requerimento_no_005_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/572/requerimento_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/573/requerimento_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/574/requerimento_no_020-2023_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/575/requerimento_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/576/requerimento_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/577/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/579/requerimento_no_006_2023_calendario_de_festividades.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/580/requermento_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/583/requerimento_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/585/requerimento_no_007_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/640/requerimento_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/641/requerimento_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/642/requerimento_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/643/requerimento_no_002-2023_-_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2023/628/diario_06.12.2023_edic_598.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="140" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="202.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="202" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>