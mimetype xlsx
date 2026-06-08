--- v0 (2026-02-07)
+++ v1 (2026-06-08)
@@ -54,1144 +54,1144 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PM</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/644/projeto_de_lei_no_001-2024_-_dispoe_sobre_o_valor_do_salario_minimo_dos_servidores_publicos_....pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/644/projeto_de_lei_no_001-2024_-_dispoe_sobre_o_valor_do_salario_minimo_dos_servidores_publicos_....pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salário mínimo dos Servidores Públicos do Município de Pendências/RN, no ano de 2024, seguindo o reajuste de acordo com a legislação federal, e dá outras providências</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_lei_no_002-2024_-_dispoe_sobre_a_atualizacao_do_piso_dos_agentes_comunitarios_....pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_lei_no_002-2024_-_dispoe_sobre_a_atualizacao_do_piso_dos_agentes_comunitarios_....pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do piso dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias – ACE, e dá outras providências</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_lei_no_003-2024_-_fica_concedido_o_reajuste_do_piso_do_magisterio_para_o_exercicio_de_2024_....pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_lei_no_003-2024_-_fica_concedido_o_reajuste_do_piso_do_magisterio_para_o_exercicio_de_2024_....pdf</t>
   </si>
   <si>
     <t>Fica concedido o reajuste do piso do Magistério para o exercício de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/670/projeto_de_lei_no_004-2024_-_dispoe_sobre_a_abertura_de_credito_especial_no_orcamento_do_municipio_de_pendencias_para_o_exercicio_de_2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/670/projeto_de_lei_no_004-2024_-_dispoe_sobre_a_abertura_de_credito_especial_no_orcamento_do_municipio_de_pendencias_para_o_exercicio_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial no orçamento do Município de Pendências, para o exercício de 2024</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/696/projeto_de_lei_no_005-2024_-_dispoe_sobre_as_diretrizes_para_eleboracao_e_execurcao__da_ldo_municipio_de_pendencias_para_o_exercicio_de_2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/696/projeto_de_lei_no_005-2024_-_dispoe_sobre_as_diretrizes_para_eleboracao_e_execurcao__da_ldo_municipio_de_pendencias_para_o_exercicio_de_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para elaboração da Lei Orçamentária do município de Pendências para o exercício de 2025, e dá outras providencias.”</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/710/projeto_de_lei_no_006-2024_-_abre_ao_orcamento_geral_do_municipio_credito_especial_no_valor_global_de_r_456.64769.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/710/projeto_de_lei_no_006-2024_-_abre_ao_orcamento_geral_do_municipio_credito_especial_no_valor_global_de_r_456.64769.pdf</t>
   </si>
   <si>
     <t>“Abre ao orçamento geral do Município, crédito especial no valor global de R$ 456.647,69 (quatrocentos e cinquenta e seis mil, seiscentos e quarenta e sete reais e sessenta e nove centavos).”</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/</t>
   </si>
   <si>
     <t>“Estima a receita e fixa a despesa do Município de Pendências, Estado do Rio Grande do Norte, para o exercício financeiro de 2025. "</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/726/projeto_de_lei_no_008-2024_-_abre_credito_especial.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/726/projeto_de_lei_no_008-2024_-_abre_credito_especial.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de crédito especial no orçamento do município de Pendências/RN, para o ano de 2024”.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>PCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes gerais para implantação da política de educação integral em tempo integral na rede pública do município de Pendências/RN.”</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_lei_do_legislativo_no_001-2024_-_agente_de_contratacao_-_mesa_diretora.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_lei_do_legislativo_no_001-2024_-_agente_de_contratacao_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Agente de Contratação, nos moldes da nova lei federal de licitações 14.133/2021, e dá outras providências</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>Marones</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/648/projeto_de_lei_do_legislativo_no_002-2024_-_____v_e_t_a_d_o____-__________marones_manuel.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/648/projeto_de_lei_do_legislativo_no_002-2024_-_____v_e_t_a_d_o____-__________marones_manuel.pdf</t>
   </si>
   <si>
     <t>Estebelece a obrigatoriedade de colocação em obras públicas Municipais paralisadas a colocação de placa contendo a exposição dos motivos da interrupção</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>Adailton</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/657/projeto_de_lei_do_legislativo_no_003-2024_-_declarar_de_utilidade_publica_a_associacao_dos_beneficiarios...__-_jose_adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/657/projeto_de_lei_do_legislativo_no_003-2024_-_declarar_de_utilidade_publica_a_associacao_dos_beneficiarios...__-_jose_adailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre declarar de utilidade pública a associação dos beneficiários do Projeto de Assentamento e Reforma Agrária P. A – Alto da Felicidade – Associação Marcos Freire, e dá outras providências</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>Xandal</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_lei_do_legislativo_no_004-2024__-_denominar_praca_publica_-_alexandre.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_lei_do_legislativo_no_004-2024__-_denominar_praca_publica_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Praça Pública localizada no município de Pendências/RN, e dá outras providências</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>Tâmara Galvão</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_do_legislativo_no_005-2024_-_dispoe_sobre_a_criacao_da_sala_do_afeto_na_rede_municipal_de_ensino_de_pendencias_e_da_outras_providencias_-_tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_do_legislativo_no_005-2024_-_dispoe_sobre_a_criacao_da_sala_do_afeto_na_rede_municipal_de_ensino_de_pendencias_e_da_outras_providencias_-_tamara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da sala do afeto na Rede Municipal de ensino de Pendências, e da outras providências</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com médicos especialistas, exames e cirurgias na rede pública de saúde municipal de Pendências".</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>Fernando Júnior</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/697/pr07651.doc.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/697/pr07651.doc.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o reconhecimento da pessoa com Esquizofrenia como pessoa com deficiência do tipo mental e psicossocial.”</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_do_legislativo_no_008-2024_-_fixa_subsidios_agentes_politicos_2025-2028_-_mesa_diretora_1.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_do_legislativo_no_008-2024_-_fixa_subsidios_agentes_politicos_2025-2028_-_mesa_diretora_1.pdf</t>
   </si>
   <si>
     <t>“Fixa os valores do subsídio dos Agentes Políticos do Município de Pendências para o exercício e legislatura de 1º de janeiro de 2025 a 31 de dezembro 2028, e dá outras providências."</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/699/prd0181.doc.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/699/prd0181.doc.pdf</t>
   </si>
   <si>
     <t>“Institui o dia Municipal do Quadrilheiro Junino, no âmbito do município de Pendências e, dá outras providências”</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/707/projeto_de_lei_do_legislativo_no_010-_2024_reconhece_como_patrimonio_cultural_imaterial_de_pendencias-rn_os_saberes_os_conhecimentos_e_as_praticas.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/707/projeto_de_lei_do_legislativo_no_010-_2024_reconhece_como_patrimonio_cultural_imaterial_de_pendencias-rn_os_saberes_os_conhecimentos_e_as_praticas.pdf</t>
   </si>
   <si>
     <t>“Reconhece como Patrimônio Cultural Imaterial de Pendências/RN, os saberes, os conhecimentos e as práticas ancestrais de saúde popular e cura religiosa das benzedeiras, e dá outras providências”.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/708/projeto_de_lei_do_legislativo_no_011-2024_-_dispoe_sobre_a_proibicao_do_uso_de_fogos_de_artificio_com_estampido_no_municipio_de_pendenciasrn_visando_.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/708/projeto_de_lei_do_legislativo_no_011-2024_-_dispoe_sobre_a_proibicao_do_uso_de_fogos_de_artificio_com_estampido_no_municipio_de_pendenciasrn_visando_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição do uso de fogos de artifício com estampido no Município de Pendências/RN, visando a proteção de crianças autistas e animais, e dá outras providências”.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/711/projeto_de_lei_do_legislativo_no_012-2024_-institui_o_programa_jovem_profissional_para_capacitacao_de_jovens_em_situacao_de_vunerabilidade_autorizando_o_poder_....pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/711/projeto_de_lei_do_legislativo_no_012-2024_-institui_o_programa_jovem_profissional_para_capacitacao_de_jovens_em_situacao_de_vunerabilidade_autorizando_o_poder_....pdf</t>
   </si>
   <si>
     <t>“Institui o “Programa Jovem Profissional” para capacitação de jovens em situação de vulnerabilidade, autorizando o Poder Executivo Municipal estabelecer um incentivo financeiro na espécie de bolsa estudantil para ingresso em cursos profissionalizantes de ensino público e privado, e dá outras providências”.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/712/projeto_de_lei_do_legislativo_no_013-2024_-_dispoe_sobre_a_reestruturacao_administrativa_e_organizacional_e_sobre_o_quadro_permanente_de_cargos_referencias_venciment.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/712/projeto_de_lei_do_legislativo_no_013-2024_-_dispoe_sobre_a_reestruturacao_administrativa_e_organizacional_e_sobre_o_quadro_permanente_de_cargos_referencias_venciment.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a reestruturação administrativa e organizacional e sobre o quadro permanente de cargos, referências, vencimento, funções gratificadas e atribuições da Câmara Municipal de Pendências, e dá outras providências”.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/715/projeto_de_lei_do_legislativo_no_014-2024_-_proibe_a_venda_de_bebidas_alcoolicas_ou_nao_alcoolicas_....pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/715/projeto_de_lei_do_legislativo_no_014-2024_-_proibe_a_venda_de_bebidas_alcoolicas_ou_nao_alcoolicas_....pdf</t>
   </si>
   <si>
     <t>. “Proíbe a venda e o consumo de bebidas alcoólicas e não alcoólicas acondicionadas em recipientes de vidro e similares, por bares, restaurantes e vendedores ambulantes, em eventos públicos, e dá outras providências.”</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/716/projeto_de_lei_do_legislativo_no_015-2024_-__institui_o_programa_cnh_social_no_ambito_do_municipio_de_pendenciasrn_e_da_outras_providencias_-_marones_manuel.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/716/projeto_de_lei_do_legislativo_no_015-2024_-__institui_o_programa_cnh_social_no_ambito_do_municipio_de_pendenciasrn_e_da_outras_providencias_-_marones_manuel.pdf</t>
   </si>
   <si>
     <t>“Institui o programa CNH social no âmbito do município de Pendencias/RN, e dá outras providências.”</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/718/projeto_de_lei_do_legislativo_no_016-2024_-dispoe_sobre_a_extincao_da_verba_indenizatoria_no_ambito_da_camara_municipal_de_pendenciasrn_verba_essa_criada_.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/718/projeto_de_lei_do_legislativo_no_016-2024_-dispoe_sobre_a_extincao_da_verba_indenizatoria_no_ambito_da_camara_municipal_de_pendenciasrn_verba_essa_criada_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a extinção da verba indenizatória no âmbito da Câmara Municipal de Pendências/RN, verba essa criada pela lei nº 581/2013 e alterada pela lei 592/2014.”</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/719/projeto_de_lei_do_legislativo_no_017-2024_-_dispoe_da_obrigatoriedade_da_administracao_publica_municipal_em_confeccionar_e_afixar_placas_informativas_quanto_ao_.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/719/projeto_de_lei_do_legislativo_no_017-2024_-_dispoe_da_obrigatoriedade_da_administracao_publica_municipal_em_confeccionar_e_afixar_placas_informativas_quanto_ao_.pdf</t>
   </si>
   <si>
     <t>“Dispõe da obrigatoriedade da Administração Pública Municipal em confeccionar e afixar placas informativas quanto ao risco de afogamento nas margens do rio Piranhas-Açú, especialmente no perímetro urbano de pendenciense, e dá outras providências.”</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/727/projeto_de_lei_do_legislativo_no_018-2024_-_dispoe_sobre_o_auxilio_alimentacao_no_ambito_da_camara_municipal_de_pendenciasrn_e_da_outras_providencias.mesa_diretora.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/727/projeto_de_lei_do_legislativo_no_018-2024_-_dispoe_sobre_o_auxilio_alimentacao_no_ambito_da_camara_municipal_de_pendenciasrn_e_da_outras_providencias.mesa_diretora.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Auxílio Alimentação no âmbito da Câmara Municipal de Pendências/RN, e dá outras providências”.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Isac do PT</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/728/projeto_de_lei_do_legislativo_no_019-2024_-_institui_e_inclui_no_calendario_oficial_de_eventos_do_municipio_de_pendenciasrn_dia_municipal_do_poeta_repentis.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/728/projeto_de_lei_do_legislativo_no_019-2024_-_institui_e_inclui_no_calendario_oficial_de_eventos_do_municipio_de_pendenciasrn_dia_municipal_do_poeta_repentis.pdf</t>
   </si>
   <si>
     <t>“Institui e inclui no calendário oficial de eventos do município de Pendências/RN, dia municipal do poeta repentista, e dá outras providências”.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Joseny Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/737/projeto_de_lei_do_legislativo_no_020-2024_-_dispoe_sobre_o_reconhecimento_de_utilidade_publica_municipal_da_igreja_presbiteriana_independente_do_brasil_em_penden.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/737/projeto_de_lei_do_legislativo_no_020-2024_-_dispoe_sobre_o_reconhecimento_de_utilidade_publica_municipal_da_igreja_presbiteriana_independente_do_brasil_em_penden.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o reconhecimento de Utilidade Pública Municipal da Igreja Presbiteriana Independente do Brasil em Pendências/RN”.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/738/projeto_de_lei_do_legislativo_no_021-2024_-_dispoe_sobre_o_reconhecimento_de_utilidade_publica_municipal_da_igreja_evangelica_catedral_das_assembleias_de_deus_em_.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/738/projeto_de_lei_do_legislativo_no_021-2024_-_dispoe_sobre_o_reconhecimento_de_utilidade_publica_municipal_da_igreja_evangelica_catedral_das_assembleias_de_deus_em_.pdf</t>
   </si>
   <si>
     <t>Legislativo nº 021/2024, de autoria da Vereadora Joseny de Oliveira Ramos Queiroz. “Dispõe sobre o reconhecimento de Utilidade Pública Municipal da Igreja Evangélica Catedral das Assembleias de Deus em Mossoró, Ministério de Madureira em Pendências/RN”.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/649/projeto_de_resolucao_no_001-2024_-_institui_ouvidoria_do_legislativo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/649/projeto_de_resolucao_no_001-2024_-_institui_ouvidoria_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Institui a Ouvidoria do Legislativo da Câmara Municipal de Pendências/RN, e dá outras providências</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_resolucao_no_002-2024_-_governo_digital.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_resolucao_no_002-2024_-_governo_digital.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal Nº 14.129/2021, de 29 de março de 2021, no âmbito do Poder Legislativo de Pendências, e dá outras providências</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_resolucao_no_003-2024_-_regulamenta_nova_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_resolucao_no_003-2024_-_regulamenta_nova_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>Regulamenta a lei nº 14.133, de 01 de abril de 2021, que dispõe sobre licitações e contratos administrativos, no Poder Legislativo do Município de Pendências/RN</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_resolucao_no_004-2024_-_regulamenta_agente_de_contratacao.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_resolucao_no_004-2024_-_regulamenta_agente_de_contratacao.pdf</t>
   </si>
   <si>
     <t>Regulamenta o disposto no §3º do art. 8º da Lei nº 14.133, de 1º de abril de 2021, para dispor sobre as regras para a atuação do agente de contratação e da equipe de apoio, o funcionamento da comissão de contratação e a atuação dos gestores e fiscais de contratos, no âmbito da Câmara Municipal de Pendências/RN</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_resolucao_no_005-2024_-_regulamentando_lgpd.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_resolucao_no_005-2024_-_regulamentando_lgpd.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Geral de Proteção de Dados Pessoais – LGPD, Lei nº 13.709, de 14 de agosto de 2018, no âmbito da Câmara Municipal de Pendências/RN, e dá outras providências</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/729/projeto_de_resolucao_no_006-2024__-_regimento_interno_-_cmpe.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/729/projeto_de_resolucao_no_006-2024__-_regimento_interno_-_cmpe.pdf</t>
   </si>
   <si>
     <t>“Atualiza o Regimento Interno da Câmara Municipal de Pendências, revoga a resolução anterior, e dá outras providências”.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/730/proj._de_decreto_cidadao_pendenciense_no_001-2024_-adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/730/proj._de_decreto_cidadao_pendenciense_no_001-2024_-adailton.pdf</t>
   </si>
   <si>
     <t>“Concede título de cidadão honorário de Pendências/RN, ao Sr. Edinaldo Pimentel de Oliveira”.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/731/proj._de_decreto_cidadao_pendenciense_no_002-2024_-joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/731/proj._de_decreto_cidadao_pendenciense_no_002-2024_-joseny.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário de Pendências/RN, a Sra. Lucimar da Fonseca dos Santos”.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/732/proj._de_decreto_cidadao_pendenciense_no_004-2024_-isac_carlos.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/732/proj._de_decreto_cidadao_pendenciense_no_004-2024_-isac_carlos.pdf</t>
   </si>
   <si>
     <t>“Concede título de cidadão honorário de Pendências/RN, ao Sr. Eduardo da Costa."</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/733/proj._de_decreto_cidadao_pendenciense_no_005-2024_-isac_carlos.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/733/proj._de_decreto_cidadao_pendenciense_no_005-2024_-isac_carlos.pdf</t>
   </si>
   <si>
     <t>“Concede título de cidadão honorário de Pendências/RN, ao Sr. Emilson Souza da Rocha”.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/734/proj._de_decreto_cidadao_pendenciense_no_006-2024_-isac_carlos.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/734/proj._de_decreto_cidadao_pendenciense_no_006-2024_-isac_carlos.pdf</t>
   </si>
   <si>
     <t>“Concede título de cidadão honorário de Pendências/RN, ao Sr. Leandro Alves de Melo”.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/735/proj._de_decreto_cidadao_pendenciense_no_007-2024_-joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/735/proj._de_decreto_cidadao_pendenciense_no_007-2024_-joseny.pdf</t>
   </si>
   <si>
     <t>. “Concede título de cidadão honorário de Pendências/RN, ao Sr. Frederico Willians Romano”.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/739/proj._de_decreto_cidadao_pendenciense_no_008-2024_-adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/739/proj._de_decreto_cidadao_pendenciense_no_008-2024_-adailton.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário de Pendencias/RN ao Sr. José Marconi Filgueira da Costa”.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>Dona Zilda</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/740/proj._de_decreto_cidadao_pendenciense_no_009-2024_-zilda.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/740/proj._de_decreto_cidadao_pendenciense_no_009-2024_-zilda.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário de Pendencias/RN ao Sr. José Arimatéia de Sena”.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/741/proj._de_decreto_cidadao_pendenciense_no_010-2024-tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/741/proj._de_decreto_cidadao_pendenciense_no_010-2024-tamara.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário de Pendencias/RN ao Sr. Kleber Medeiros Cavalcante”.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/742/proj._de_decreto_cidadao_pendenciense_no_011-2024-tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/742/proj._de_decreto_cidadao_pendenciense_no_011-2024-tamara.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorário de Pendencias/RN ao Sr. Daniel Rebouças dos Santos"</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/736/emenda_modificiatica_ao_proj._de_lei_no_007-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/736/emenda_modificiatica_ao_proj._de_lei_no_007-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei do Executivo nº 007/2024, de autoria do Vereador José Adailton Barbosa de Souza. “O vereador que esta subscreve vem apresentar a seguinte Emenda Modificativa ao Projeto de Lei nº 007/2024, de autoria do Poder Executivo Municipal que, Estima a receita e fixa a despesa do Município de Pendências, Estado do Rio Grande do Norte, para o exercício financeiro de 2025. Fica modificado o Art. 7º”.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
     <t>Adailton, Dona Zilda, Fernando Júnior, Isac do PT, Jorge de Mulungu, Joseny Oliveira, Marones, Nanan Olegário, Tâmara Galvão, Welliedna Enfermeira, Xandal</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/743/emenda_impositiva_no_001-2024_-_grupo-saude-11.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/743/emenda_impositiva_no_001-2024_-_grupo-saude-11.pdf</t>
   </si>
   <si>
     <t>“Adiciona-se nas Ações do Projeto de Lei do Executivo nº 007/2024 que ‘Estima a receita e fixa a despesa do orçamento do Município de Pendências para o exercício financeiro de 2025”.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/744/emenda_impositiva_no_002-2024_-_isac_carlos.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/744/emenda_impositiva_no_002-2024_-_isac_carlos.pdf</t>
   </si>
   <si>
     <t>‘Estima a receita e fixa a despesa do orçamento do Município de Pendências para o exercício financeiro de 2025”.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/745/emenda_impositiva_no_004-2024_-_jose_adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/745/emenda_impositiva_no_004-2024_-_jose_adailton.pdf</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/746/emenda_impositiva_no_005-2024_-_marones_manuel.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/746/emenda_impositiva_no_005-2024_-_marones_manuel.pdf</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/747/emenda_impositiva_no_006-2024_-_maria_zilda.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/747/emenda_impositiva_no_006-2024_-_maria_zilda.pdf</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/748/emenda_impositiva_no_007-2024_-_fernando_junior.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/748/emenda_impositiva_no_007-2024_-_fernando_junior.pdf</t>
   </si>
   <si>
     <t>Adiciona-se nas Ações do Projeto de Lei do Executivo nº 007/2024 que ‘Estima a receita e fixa a despesa do orçamento do Município de Pendências para o exercício financeiro de 2025”</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>Jorge de Mulungu</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/749/emenda_impositiva_no_008-2024_-_jorgivan.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/749/emenda_impositiva_no_008-2024_-_jorgivan.pdf</t>
   </si>
   <si>
     <t>"Adiciona-se nas Ações do Projeto de Lei do Executivo nº 007/2024 que ‘Estima a receita e fixa a despesa do orçamento do Município de Pendências para o exercício financeiro de 2025”.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>Nanan Olegário</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/750/emenda_impositiva_no_009-2024_-_janilson_olegario.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/750/emenda_impositiva_no_009-2024_-_janilson_olegario.pdf</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/751/emenda_impositiva_no_010-2024_-__alexandre.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/751/emenda_impositiva_no_010-2024_-__alexandre.pdf</t>
   </si>
   <si>
     <t>Adiciona-se nas Ações do Projeto de Lei do Executivo nº 007/2024 que ‘Estima a receita e fixa a despesa do orçamento do Município de Pendências para o exercício financeiro de 2025”.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/752/emenda_impositiva_no_011-2024_-_tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/752/emenda_impositiva_no_011-2024_-_tamara.pdf</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>Welliedna Enfermeira</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/753/emenda_impositiva_no_012-2024_-_welliedna.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/753/emenda_impositiva_no_012-2024_-_welliedna.pdf</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/651/requerimento_no_001-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/651/requerimento_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito um sistema de drenagem e aterramento na rua Francisco Rodrigues nas imediações do abrigo dos velhos, tendo em vista que os moradores da referida rua estão sofrendo em períodos chuvosos, pois todo lixo desce para frente da casa deles com água da chuva</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/652/requerimento_no_001-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/652/requerimento_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Requer que essa Egrégia Casa Legislativa realiza uma Sessão Solene em comemoração ao Dia Internacional da Mulher a realizar-se no dia 08 de março do corrente ano</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/653/requerimento_no_001-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/653/requerimento_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Que, em caráter de urgência, seja realizada a entrega do material escolar e fardamento dos alunos na rede pública do município de Pendências/RN</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/654/requerimento_no_002-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/654/requerimento_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Que em caráter urgentíssimo, a Prefeitura de Pendências tome as providências necessárias para que retorne com da prestação de serviço de limpeza de fossas sépticas, atendendo assim as demandas necessárias do município</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/659/requerimento_no_001-2024_homenagem_de_reconhecimento_aos_tecnicos_agricolas_do_nosso_municipio.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/659/requerimento_no_001-2024_homenagem_de_reconhecimento_aos_tecnicos_agricolas_do_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma homenagem de reconhecimento aos Técnicos Agrícolas do nosso município</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/660/requerimento_no_001-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/660/requerimento_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Requer que o Sr. Prefeito Flaudivan Martins Cabral, quando na época foi Presidente desta Egrégia Casa Legislativa, apresente sua prestação de contas no período de janeiro/2017 a agosto/2018.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/661/requerimento_no_001-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/661/requerimento_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente desta Casa, que apresente extrato da conta da Câmara Municipal nos últimos 06 (seis) meses, bem como, saldo atual dos recursos recebidos</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/662/requerimento_no_001-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/662/requerimento_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Requer que seja construída redutores de velocidade – LOMBADAS – nas imediações da Escola municipal Manoel Freire de Lemos, e na descida da Rua Domingos Praxedes.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/666/requerimento_no_002-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/666/requerimento_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada obras de tapa buracos nas Avenidas Francisco Rodrigues, nas imediações da prefeitura até a Avenida Felix Rodrigues nas imediações da Casa Lotérica e Câmara Municipal</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/667/requerimento_no_001-2024_-__amparo_psicologico.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/667/requerimento_no_001-2024_-__amparo_psicologico.pdf</t>
   </si>
   <si>
     <t>Requer a Secretaria Municipal de Saúde, que seja implantado, um programa de amparo psicológico, as mães de filhos autistas, com atendimento prioritário em âmbito municipal</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/668/requerimento_no_002-2024_limpeza_na_comunidade.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/668/requerimento_no_002-2024_limpeza_na_comunidade.pdf</t>
   </si>
   <si>
     <t>Que seja feita de imediato um mutirão de limpeza dos matos e podas de árvores na comunidade de Mulungu</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/669/requerimento_no_002-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/669/requerimento_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo, através de sua Secretaria de Obras, realize serviço de reparo das calhas de escoamento das águas, bem como, limpeza do mato que cresceu com as chuvas, na rua Maria Vênus, localizada por trás do CRAS, no bairro Conjunto São João</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/671/requerimento_no_001-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/671/requerimento_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Que seja viabilizado, através da Prefeitura Municipal de Pendências, e sua Secretaria de Obras a construção e a sinalização de lombadas na RN 118, na área urbana de nosso município, iniciando do bairro de Pendências de Cima até o trevo da saída de Pendencias para Macau/RN.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>Que seja feito o calçamento das ruas, Pedro Alves Maia, Professor Aristóteles Florêncio da Silva e Eudocia Vieira, tendo em vista que no período chuvoso fica difícil o acesso a essas ruas</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_no_002-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a Secretaria Municipal de Saúde, considerando a gravidade da situação e a necessidade urgente de atendimento médico especializado, venho por meio deste requerimento solicitar a presença atuante de dois médicos plantonista em nosso Hospital Municipal Levani de Freitas.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/674/requerimento_no_003-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/674/requerimento_no_003-2024.pdf</t>
   </si>
   <si>
     <t>Solicito, portanto, que sejam instaladas placas informativas nas áreas estratégicas do Rio de Pendências contendo informações essenciais para os frequentadores, tais como: (1) Alertas sobre correntezas e áreas perigosas; (2) Instruções de primeiros socorros; (3) Regras de segurança; (4) Contatos de emergência, entre outros</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/675/requerimento_no_004-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/675/requerimento_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Solicito urgentemente que a cooperativa tome as medidas necessárias para regularizar os pagamentos salariais dos funcionários de acordo com o estipulado em seus contratos de trabalho.  Seguindo assim, transparência através de relatórios e comunicação eficaz por parte da administração do executivo e da empresa, para evitar futuros atrasos e incertezas.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/676/requerimento_no_005-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/676/requerimento_no_005-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro desta Secretária de Assistência Social, que compareça pessoalmente em uma reunião pública, a ser agendada de acordo com sua disponibilidade, para explicar os motivos do atraso na entrega das casas do programa habitacional e apresentar um plano de ação para regularização da situação.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/678/requerimento_no_003-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/678/requerimento_no_003-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito a reforma e manutenção da Pista de Motocross situada ao lado do Campo de Futebol</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/679/requerimento_no_003-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/679/requerimento_no_003-2024.pdf</t>
   </si>
   <si>
     <t>Requer que ao Poder Executivo, através de sua Secretaria de Obras, que realize a recuperação das estradas vicinais do nosso município com serviço de terra plenagem, nos distritos de Boa Vista, Amargoso, Mulungú, Porto do Carão e Pedrinhas, Assentamento Macilesa.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/680/requerimento_no_004-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/680/requerimento_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Requer que ao Poder Executivo, através de sua Secretaria de Obras, que realize a revitalização das luzes das Ruas e Avenidas de nossa cidade, principalmente em nossa Praça São João Batista, que se encontra com bastastes lâmpadas queimadas.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/688/requerimento_no_004-2024_-_reprovado.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/688/requerimento_no_004-2024_-_reprovado.pdf</t>
   </si>
   <si>
     <t>O envio a esta Casa do Projeto, Contrato e Comprovantes de Pagamento efetuados a Construtora RS Serviços Eireli, empresa responsável pela obra da _x000D_
 Passagem Molhada da comunidade de Mulungu</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/689/requerimento_no_005-2024_-_reprovado.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/689/requerimento_no_005-2024_-_reprovado.pdf</t>
   </si>
   <si>
     <t>“Requer o envio a esta Casa do Projeto, Contrato e Comprovantes de Pagamento efetuados a responsável Cobansa, responsável pela Construção das 100 unidades habitacionais no município.”</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/690/requerimento_no_004-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/690/requerimento_no_004-2024.pdf</t>
   </si>
   <si>
     <t>“Que seja feito um calçadão na baixa de João Tomaz, tendo em vista que não tem por onde os pedestres passarem, sujeitando-se a caminharem na estrada. Vale salientar que já houve acidente com pedestre naquela localidade. Como já perdi as contas das vezes que solicitei tal serviço, espero que desta vez seja executado.”</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/691/requerimento_no_007-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/691/requerimento_no_007-2024.pdf</t>
   </si>
   <si>
     <t>“Requer que um médico neurologista pediatra seja designado para atender crianças portadoras de autismo. Sendo realizado um mutirão com os demais profissionais da área da saúde.”.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/693/requerimento_no_002-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/693/requerimento_no_002-2024.pdf</t>
   </si>
   <si>
     <t>“Requer a secretária Municipal de Obras, que seja realizada a ampliação do calçamento da Rua Adail Gonzaga, mais precisamente próximo as imediações do Campo Society, localizada no Bairro de Pendencias de cima.”</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/694/requerimento_no_005-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/694/requerimento_no_005-2024.pdf</t>
   </si>
   <si>
     <t>“Que seja feita paradas na entrada da estrada que dá acesso as comunidades de Pedrinhas e Porto do Carão, como também nas próprias localidades. Tendo em vista que os moradores destas localidades precisam esperar carona no relento, levando sol e chuva.”</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/695/requerimento_no_008-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/695/requerimento_no_008-2024.pdf</t>
   </si>
   <si>
     <t>“Requer da Secretaria Municipal de Obras, a recuperação dos canteiros e da iluminação dos postes na Rua João Justino, localizada no Conjunto Feliz Pendências.”</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/700/requerimento_no_006-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/700/requerimento_no_006-2024.pdf</t>
   </si>
   <si>
     <t>“O envio a esta Casa do Projeto, Contrato e Comprovantes de Pagamentos da Mediações a Construtora MFA Construções Ltda – ME, empresa responsável pela Reforma, urbanização, pavimentação, drenagem e instalação de calçadas das Avenidas Francisco Rodrigues e Alba Miranda, obra essa que se arrasta há mais de seis (06) anos.”</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/701/requerimento_no_007-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/701/requerimento_no_007-2024.pdf</t>
   </si>
   <si>
     <t>“O Extrato Bancário da Conta Corrente nº 674.104-5, Agência 0761-7 da Caixa Econômica Federal no período 01/01/2019 a 01/05/2024, conta essa onde vem sendo depositado o recurso do Convênio da Obra de Urbanização das Avenidas Francisco Rodrigues e Alba Miranda.”</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/702/requerimento_no_006-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/702/requerimento_no_006-2024.pdf</t>
   </si>
   <si>
     <t>“Que seja colocado uma tubulação para passagem da água no início da Estrada das Pedrinhas - estrada que liga Pendências à Pedrinhas, tendo em vista que sempre que estamos no período chuvoso, a lagoa transborda e a água fica passando por cima da estrada (de um lado para o outro), causando valas e buracos enormes, e que se possa passar a máquina na referida estrada até a comunidade de Porto do Carão, pois a estrada se encontra em péssimas condições de tráfego.”</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/703/requerimento_no_003-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/703/requerimento_no_003-2024.pdf</t>
   </si>
   <si>
     <t>“Requeiro a Vossa Excelência, que, depois de ouvido o Plenário, na forma regimental, seja solicitado ao Exm° Senhor Prefeito Constitucional do município de Pendências, o Sr. Flaudivan Martins Cabral e ao Secretário de Obras, o Exm° Senhor Marcondes Gonçalves de Souza, que providencie a Revitalização e ampliação do Canteiro Central e colocação de 03 (três), postes com iluminação de LED, na Rua João Justino Peixoto, situada no Conjunto Feliz Pendências, Bairro de Pendências de Cima.”</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/704/requerimento_no_001-2024.docx</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/704/requerimento_no_001-2024.docx</t>
   </si>
   <si>
     <t>“A Secretaria Municipal de Obras, juntamente com a Secretaria Municipal de Saúde, que seja providenciada a construção de uma cobertura metálica ou de alvenaria, no Hospital Levani de Freitas, para abrigar os veículos da Frota da saúde.”</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/705/requerimento_no_001-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/705/requerimento_no_001-2024.pdf</t>
   </si>
   <si>
     <t>“A secretaria de obras, juntamente com a secretaria de Cultura do município, que analisem a estrutura de frente do parque de vaquejada João Felipe, para que assim seja construído uma estrutura de alvenaria para inserção de uma imagem de Nossa Senhora Aparecida.”</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/709/requerimento_no_009-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/709/requerimento_no_009-2024.pdf</t>
   </si>
   <si>
     <t>“Requerimento solicitando a instalação de um Centro Especializado em atendimento a pessoas com Transtorno do Espectro do Autismo (TEA) na cidade de Pendências/RN”.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/713/requerimento_no_010-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/713/requerimento_no_010-2024.pdf</t>
   </si>
   <si>
     <t>“Requer esclarecimento junto a empresa Prime Construções e Serviços De Terraplenagem LTDA - CNPJ nº 18.210.059/0001-70, responsável pela construção dos 100 (cem) imóveis habitacionais localizado no Bairro Cidade Nova, Município de Pendências/RN”.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/717/requerimento_no_011-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/717/requerimento_no_011-2024.pdf</t>
   </si>
   <si>
     <t>“Solicita ao Executivo Municipal, que garanta pelo menos 30% (trinta por cento) dos recursos destinados a aquisição de alimentos para a merenda escolar sejam utilizados na compra de produtos provenientes da agricultura familiar, conforme estabelece a lei nº 11.947/2009.”</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/721/requerimento_no_005-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/721/requerimento_no_005-2024.pdf</t>
   </si>
   <si>
     <t>Requer juntamente a Prefeitura Municipal e sua Secretaria Municipal de Obras, que seja enviado informações a esta casa legislativa, sobre a elaboração do projeto - SE CRIADO - do convenio firmado entre a Prefeitura e o Ministério de Integração Regional, referente ao abastecimento de água nas comunidades de Pedrinhas e porto do carão, no valor de R$ 1.500,000,00 (UM MILHÃO E QUINHENTOS MIL REAIS), bem como se já creditado em conta e caso não o referido motivo”.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/722/requerimento_no_006-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/722/requerimento_no_006-2024.pdf</t>
   </si>
   <si>
     <t>“Requer juntamente a Prefeitura Municipal e sua Secretaria Municipal de Obras, quando no envio do projeto de lei criando o conjunto Dimas Martins Cabral, seja incluído na rua principal o nome em homenagem ao sr. Valfredo Soares Vital”</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/724/requerimento_no_013-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/724/requerimento_no_013-2024.pdf</t>
   </si>
   <si>
     <t>“Requer a Secretária de Meio Ambiente, em conjunto com o Executivo Municipal, a elaboração de um plano de ação emergencial para cessar a prática de queima de resíduos tóxicos nas proximidades da entrada do município”.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/725/requerimento_no_014-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/725/requerimento_no_014-2024.pdf</t>
   </si>
   <si>
     <t>“Requer que sejam implementadas e devidamente utilizadas as Emendas Impositivas, aprovadas e acatadas por esta Casa Legislativa, em conformidade com o que preconiza a legislação municipal vigente”.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/720/requerimento_no_003-2024.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/720/requerimento_no_003-2024.pdf</t>
   </si>
   <si>
     <t>“Requer que seja estudado a possibilidade da implantação de uma sala digital, voltada para a leitura nas escolas da rede pública de nosso município.”</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/655/mocao_de_pesar_no_001-2024_-_tamara_galvao.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/655/mocao_de_pesar_no_001-2024_-_tamara_galvao.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar manifestando solidariedade à Família pelo falecimento da Sra. Marleide Maciel Ramos</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/656/mocao_de_pesar_no_002-2024_-_tamara_galvao.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/656/mocao_de_pesar_no_002-2024_-_tamara_galvao.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar manifestando solidariedade à Família pelo falecimento da Sra. Francisca das Chagas Vale</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei do Legislativo nº 006/2024, de autoria do Prefeito Flaudivan Martins Cabral. “Dispõe sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com médicos especialistas, exames e cirurgias na rede pública de Saúde Municipal de Pendências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1510,68 +1510,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/644/projeto_de_lei_no_001-2024_-_dispoe_sobre_o_valor_do_salario_minimo_dos_servidores_publicos_....pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_lei_no_002-2024_-_dispoe_sobre_a_atualizacao_do_piso_dos_agentes_comunitarios_....pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_lei_no_003-2024_-_fica_concedido_o_reajuste_do_piso_do_magisterio_para_o_exercicio_de_2024_....pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/670/projeto_de_lei_no_004-2024_-_dispoe_sobre_a_abertura_de_credito_especial_no_orcamento_do_municipio_de_pendencias_para_o_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/696/projeto_de_lei_no_005-2024_-_dispoe_sobre_as_diretrizes_para_eleboracao_e_execurcao__da_ldo_municipio_de_pendencias_para_o_exercicio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/710/projeto_de_lei_no_006-2024_-_abre_ao_orcamento_geral_do_municipio_credito_especial_no_valor_global_de_r_456.64769.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/726/projeto_de_lei_no_008-2024_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_lei_do_legislativo_no_001-2024_-_agente_de_contratacao_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/648/projeto_de_lei_do_legislativo_no_002-2024_-_____v_e_t_a_d_o____-__________marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/657/projeto_de_lei_do_legislativo_no_003-2024_-_declarar_de_utilidade_publica_a_associacao_dos_beneficiarios...__-_jose_adailton.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_lei_do_legislativo_no_004-2024__-_denominar_praca_publica_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_do_legislativo_no_005-2024_-_dispoe_sobre_a_criacao_da_sala_do_afeto_na_rede_municipal_de_ensino_de_pendencias_e_da_outras_providencias_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/697/pr07651.doc.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_do_legislativo_no_008-2024_-_fixa_subsidios_agentes_politicos_2025-2028_-_mesa_diretora_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/699/prd0181.doc.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/707/projeto_de_lei_do_legislativo_no_010-_2024_reconhece_como_patrimonio_cultural_imaterial_de_pendencias-rn_os_saberes_os_conhecimentos_e_as_praticas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/708/projeto_de_lei_do_legislativo_no_011-2024_-_dispoe_sobre_a_proibicao_do_uso_de_fogos_de_artificio_com_estampido_no_municipio_de_pendenciasrn_visando_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/711/projeto_de_lei_do_legislativo_no_012-2024_-institui_o_programa_jovem_profissional_para_capacitacao_de_jovens_em_situacao_de_vunerabilidade_autorizando_o_poder_....pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/712/projeto_de_lei_do_legislativo_no_013-2024_-_dispoe_sobre_a_reestruturacao_administrativa_e_organizacional_e_sobre_o_quadro_permanente_de_cargos_referencias_venciment.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/715/projeto_de_lei_do_legislativo_no_014-2024_-_proibe_a_venda_de_bebidas_alcoolicas_ou_nao_alcoolicas_....pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/716/projeto_de_lei_do_legislativo_no_015-2024_-__institui_o_programa_cnh_social_no_ambito_do_municipio_de_pendenciasrn_e_da_outras_providencias_-_marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/718/projeto_de_lei_do_legislativo_no_016-2024_-dispoe_sobre_a_extincao_da_verba_indenizatoria_no_ambito_da_camara_municipal_de_pendenciasrn_verba_essa_criada_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/719/projeto_de_lei_do_legislativo_no_017-2024_-_dispoe_da_obrigatoriedade_da_administracao_publica_municipal_em_confeccionar_e_afixar_placas_informativas_quanto_ao_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/727/projeto_de_lei_do_legislativo_no_018-2024_-_dispoe_sobre_o_auxilio_alimentacao_no_ambito_da_camara_municipal_de_pendenciasrn_e_da_outras_providencias.mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/728/projeto_de_lei_do_legislativo_no_019-2024_-_institui_e_inclui_no_calendario_oficial_de_eventos_do_municipio_de_pendenciasrn_dia_municipal_do_poeta_repentis.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/737/projeto_de_lei_do_legislativo_no_020-2024_-_dispoe_sobre_o_reconhecimento_de_utilidade_publica_municipal_da_igreja_presbiteriana_independente_do_brasil_em_penden.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/738/projeto_de_lei_do_legislativo_no_021-2024_-_dispoe_sobre_o_reconhecimento_de_utilidade_publica_municipal_da_igreja_evangelica_catedral_das_assembleias_de_deus_em_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/649/projeto_de_resolucao_no_001-2024_-_institui_ouvidoria_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_resolucao_no_002-2024_-_governo_digital.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_resolucao_no_003-2024_-_regulamenta_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_resolucao_no_004-2024_-_regulamenta_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_resolucao_no_005-2024_-_regulamentando_lgpd.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/729/projeto_de_resolucao_no_006-2024__-_regimento_interno_-_cmpe.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/730/proj._de_decreto_cidadao_pendenciense_no_001-2024_-adailton.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/731/proj._de_decreto_cidadao_pendenciense_no_002-2024_-joseny.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/732/proj._de_decreto_cidadao_pendenciense_no_004-2024_-isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/733/proj._de_decreto_cidadao_pendenciense_no_005-2024_-isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/734/proj._de_decreto_cidadao_pendenciense_no_006-2024_-isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/735/proj._de_decreto_cidadao_pendenciense_no_007-2024_-joseny.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/739/proj._de_decreto_cidadao_pendenciense_no_008-2024_-adailton.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/740/proj._de_decreto_cidadao_pendenciense_no_009-2024_-zilda.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/741/proj._de_decreto_cidadao_pendenciense_no_010-2024-tamara.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/742/proj._de_decreto_cidadao_pendenciense_no_011-2024-tamara.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/736/emenda_modificiatica_ao_proj._de_lei_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/743/emenda_impositiva_no_001-2024_-_grupo-saude-11.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/744/emenda_impositiva_no_002-2024_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/745/emenda_impositiva_no_004-2024_-_jose_adailton.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/746/emenda_impositiva_no_005-2024_-_marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/747/emenda_impositiva_no_006-2024_-_maria_zilda.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/748/emenda_impositiva_no_007-2024_-_fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/749/emenda_impositiva_no_008-2024_-_jorgivan.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/750/emenda_impositiva_no_009-2024_-_janilson_olegario.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/751/emenda_impositiva_no_010-2024_-__alexandre.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/752/emenda_impositiva_no_011-2024_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/753/emenda_impositiva_no_012-2024_-_welliedna.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/651/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/652/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/653/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/654/requerimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/659/requerimento_no_001-2024_homenagem_de_reconhecimento_aos_tecnicos_agricolas_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/660/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/661/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/662/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/666/requerimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/667/requerimento_no_001-2024_-__amparo_psicologico.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/668/requerimento_no_002-2024_limpeza_na_comunidade.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/669/requerimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/671/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/674/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/675/requerimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/676/requerimento_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/678/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/679/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/680/requerimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/688/requerimento_no_004-2024_-_reprovado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/689/requerimento_no_005-2024_-_reprovado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/690/requerimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/691/requerimento_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/693/requerimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/694/requerimento_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/695/requerimento_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/700/requerimento_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/701/requerimento_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/702/requerimento_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/703/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/704/requerimento_no_001-2024.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/705/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/709/requerimento_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/713/requerimento_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/717/requerimento_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/721/requerimento_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/722/requerimento_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/724/requerimento_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/725/requerimento_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/720/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/655/mocao_de_pesar_no_001-2024_-_tamara_galvao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/656/mocao_de_pesar_no_002-2024_-_tamara_galvao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/644/projeto_de_lei_no_001-2024_-_dispoe_sobre_o_valor_do_salario_minimo_dos_servidores_publicos_....pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_lei_no_002-2024_-_dispoe_sobre_a_atualizacao_do_piso_dos_agentes_comunitarios_....pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_lei_no_003-2024_-_fica_concedido_o_reajuste_do_piso_do_magisterio_para_o_exercicio_de_2024_....pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/670/projeto_de_lei_no_004-2024_-_dispoe_sobre_a_abertura_de_credito_especial_no_orcamento_do_municipio_de_pendencias_para_o_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/696/projeto_de_lei_no_005-2024_-_dispoe_sobre_as_diretrizes_para_eleboracao_e_execurcao__da_ldo_municipio_de_pendencias_para_o_exercicio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/710/projeto_de_lei_no_006-2024_-_abre_ao_orcamento_geral_do_municipio_credito_especial_no_valor_global_de_r_456.64769.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/726/projeto_de_lei_no_008-2024_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_lei_do_legislativo_no_001-2024_-_agente_de_contratacao_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/648/projeto_de_lei_do_legislativo_no_002-2024_-_____v_e_t_a_d_o____-__________marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/657/projeto_de_lei_do_legislativo_no_003-2024_-_declarar_de_utilidade_publica_a_associacao_dos_beneficiarios...__-_jose_adailton.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_lei_do_legislativo_no_004-2024__-_denominar_praca_publica_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_do_legislativo_no_005-2024_-_dispoe_sobre_a_criacao_da_sala_do_afeto_na_rede_municipal_de_ensino_de_pendencias_e_da_outras_providencias_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/697/pr07651.doc.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_do_legislativo_no_008-2024_-_fixa_subsidios_agentes_politicos_2025-2028_-_mesa_diretora_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/699/prd0181.doc.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/707/projeto_de_lei_do_legislativo_no_010-_2024_reconhece_como_patrimonio_cultural_imaterial_de_pendencias-rn_os_saberes_os_conhecimentos_e_as_praticas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/708/projeto_de_lei_do_legislativo_no_011-2024_-_dispoe_sobre_a_proibicao_do_uso_de_fogos_de_artificio_com_estampido_no_municipio_de_pendenciasrn_visando_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/711/projeto_de_lei_do_legislativo_no_012-2024_-institui_o_programa_jovem_profissional_para_capacitacao_de_jovens_em_situacao_de_vunerabilidade_autorizando_o_poder_....pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/712/projeto_de_lei_do_legislativo_no_013-2024_-_dispoe_sobre_a_reestruturacao_administrativa_e_organizacional_e_sobre_o_quadro_permanente_de_cargos_referencias_venciment.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/715/projeto_de_lei_do_legislativo_no_014-2024_-_proibe_a_venda_de_bebidas_alcoolicas_ou_nao_alcoolicas_....pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/716/projeto_de_lei_do_legislativo_no_015-2024_-__institui_o_programa_cnh_social_no_ambito_do_municipio_de_pendenciasrn_e_da_outras_providencias_-_marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/718/projeto_de_lei_do_legislativo_no_016-2024_-dispoe_sobre_a_extincao_da_verba_indenizatoria_no_ambito_da_camara_municipal_de_pendenciasrn_verba_essa_criada_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/719/projeto_de_lei_do_legislativo_no_017-2024_-_dispoe_da_obrigatoriedade_da_administracao_publica_municipal_em_confeccionar_e_afixar_placas_informativas_quanto_ao_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/727/projeto_de_lei_do_legislativo_no_018-2024_-_dispoe_sobre_o_auxilio_alimentacao_no_ambito_da_camara_municipal_de_pendenciasrn_e_da_outras_providencias.mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/728/projeto_de_lei_do_legislativo_no_019-2024_-_institui_e_inclui_no_calendario_oficial_de_eventos_do_municipio_de_pendenciasrn_dia_municipal_do_poeta_repentis.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/737/projeto_de_lei_do_legislativo_no_020-2024_-_dispoe_sobre_o_reconhecimento_de_utilidade_publica_municipal_da_igreja_presbiteriana_independente_do_brasil_em_penden.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/738/projeto_de_lei_do_legislativo_no_021-2024_-_dispoe_sobre_o_reconhecimento_de_utilidade_publica_municipal_da_igreja_evangelica_catedral_das_assembleias_de_deus_em_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/649/projeto_de_resolucao_no_001-2024_-_institui_ouvidoria_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_resolucao_no_002-2024_-_governo_digital.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_resolucao_no_003-2024_-_regulamenta_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_resolucao_no_004-2024_-_regulamenta_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_resolucao_no_005-2024_-_regulamentando_lgpd.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/729/projeto_de_resolucao_no_006-2024__-_regimento_interno_-_cmpe.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/730/proj._de_decreto_cidadao_pendenciense_no_001-2024_-adailton.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/731/proj._de_decreto_cidadao_pendenciense_no_002-2024_-joseny.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/732/proj._de_decreto_cidadao_pendenciense_no_004-2024_-isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/733/proj._de_decreto_cidadao_pendenciense_no_005-2024_-isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/734/proj._de_decreto_cidadao_pendenciense_no_006-2024_-isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/735/proj._de_decreto_cidadao_pendenciense_no_007-2024_-joseny.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/739/proj._de_decreto_cidadao_pendenciense_no_008-2024_-adailton.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/740/proj._de_decreto_cidadao_pendenciense_no_009-2024_-zilda.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/741/proj._de_decreto_cidadao_pendenciense_no_010-2024-tamara.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/742/proj._de_decreto_cidadao_pendenciense_no_011-2024-tamara.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/736/emenda_modificiatica_ao_proj._de_lei_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/743/emenda_impositiva_no_001-2024_-_grupo-saude-11.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/744/emenda_impositiva_no_002-2024_-_isac_carlos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/745/emenda_impositiva_no_004-2024_-_jose_adailton.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/746/emenda_impositiva_no_005-2024_-_marones_manuel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/747/emenda_impositiva_no_006-2024_-_maria_zilda.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/748/emenda_impositiva_no_007-2024_-_fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/749/emenda_impositiva_no_008-2024_-_jorgivan.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/750/emenda_impositiva_no_009-2024_-_janilson_olegario.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/751/emenda_impositiva_no_010-2024_-__alexandre.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/752/emenda_impositiva_no_011-2024_-_tamara.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/753/emenda_impositiva_no_012-2024_-_welliedna.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/651/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/652/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/653/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/654/requerimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/659/requerimento_no_001-2024_homenagem_de_reconhecimento_aos_tecnicos_agricolas_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/660/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/661/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/662/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/666/requerimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/667/requerimento_no_001-2024_-__amparo_psicologico.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/668/requerimento_no_002-2024_limpeza_na_comunidade.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/669/requerimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/671/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/674/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/675/requerimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/676/requerimento_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/678/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/679/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/680/requerimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/688/requerimento_no_004-2024_-_reprovado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/689/requerimento_no_005-2024_-_reprovado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/690/requerimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/691/requerimento_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/693/requerimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/694/requerimento_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/695/requerimento_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/700/requerimento_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/701/requerimento_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/702/requerimento_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/703/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/704/requerimento_no_001-2024.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/705/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/709/requerimento_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/713/requerimento_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/717/requerimento_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/721/requerimento_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/722/requerimento_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/724/requerimento_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/725/requerimento_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/720/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/655/mocao_de_pesar_no_001-2024_-_tamara_galvao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2024/656/mocao_de_pesar_no_002-2024_-_tamara_galvao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="140" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="237" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="236.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>