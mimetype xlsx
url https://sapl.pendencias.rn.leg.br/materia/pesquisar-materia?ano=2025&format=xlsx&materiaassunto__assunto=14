--- v0 (2026-02-06)
+++ v1 (2026-06-05)
@@ -54,667 +54,667 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_do_executivo_no_001-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_do_executivo_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a aderir e ratificar sua participação no CONSÓRCIO INTERMUNICIPAL DE SUSTENTABILIDADE E INOVAÇÃO MULTIFINALITÁRIO - CISIM, bem, como a adequar sua execução orçamentária ao Novo Regime Jurídico para Consórcios Públicos, na forma e condições previstas pela Lei Federal nº 11.107/2005 e dá outras providências.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_do_executivo_no_002-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_do_executivo_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Reajuste do Piso do Magistério para o exercício de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_de_lei_do_executivo_no_003-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_de_lei_do_executivo_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da lei orçamentária do município de Pendências para o exercício de 2026, e dá outras providências</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/787/projeto_de_lei_do_executivo_no_004-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/787/projeto_de_lei_do_executivo_no_004-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Juventude do Município de Pendências/RN (CMJUV) e dá outras providências.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/934/projeto_de_lei_do_executivo_no_005-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/934/projeto_de_lei_do_executivo_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do Incentivo do Componente de Qualidade às equipes da Atenção Primária à Saúde – APS no Município de Pendências/RN</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/935/projeto_de_lei_do_executivo_no_006-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/935/projeto_de_lei_do_executivo_no_006-2025.pdf</t>
   </si>
   <si>
     <t>Altera o § 1º da Lei Municipal nº 794/2023, de 07 de dezembro de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/948/projeto_de_lei_do_executivo_no_007-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/948/projeto_de_lei_do_executivo_no_007-2025.pdf</t>
   </si>
   <si>
     <t>Prorroga até 27 de maio de 2026 o prazo de vigência do "Plano Municipal de Educação, aprovado pela Lei Municipal n° 621/2015, de 27 de maio de 2015." e dá outras providências.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_lei_do_executivo_no_008-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_lei_do_executivo_no_008-2025.pdf</t>
   </si>
   <si>
     <t>Abre ao orçamento geral do município, crédito especial no valor global de R$ 481.706,32 (Quatrocentos e oitenta e um mil, setecentos e seis reais e trinta e dois centavos)</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1009/projeto_de_lei_do_executivo_no_009-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1009/projeto_de_lei_do_executivo_no_009-2025.pdf</t>
   </si>
   <si>
     <t>Fica Instituída a Progressão Funcional por escolaridade para o cargo de condutor vinculado à Secretaria Municipal de Saúde do Município de Pendências, e dá outras providências</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_do_legislativo_no_001-2025_-_pdf.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_do_legislativo_no_001-2025_-_pdf.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 815, de 27 de agosto de 2024, para autorizar, em caráter excepcional e transitório, a nomeação de servidores para cargos essenciais até a realização de concurso público, e dá outras providências.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>Marones</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_do_legislativo_no_004-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_do_legislativo_no_004-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe declarar o município de Alto do Rodrigues "Cidade Coirmã" do município de Pendências e dá outras providências.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_lei_do_legislativo_no_010-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_lei_do_legislativo_no_010-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece condições para que os vereadores recebam seus vencimentos de acordo com a produtividade alcançada no exercício de suas atribuições legislativas e dá outras providências.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_do_legislativo_no_015-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_do_legislativo_no_015-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência na divulgação detalhada das Emendas Parlamentares recebidas pelo Município de Pendências e sua aplicação no Portal da Transparência</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_do_legislativo_no_016-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_do_legislativo_no_016-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da nomeação ou contratação de pessoas condenadas por crimes sexuais e de violência contra crianças e adolescentes no âmbito do Município de Pendências</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/990/projeto_de_lei_do_legislativo_no_017-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/990/projeto_de_lei_do_legislativo_no_017-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação administrativa e organizacional e sobre os quadros permanentes e comissionados, referências, vencimento, e atribuições da Câmara Municipal de Pendências, e dá outras providências</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1002/projeto_de_lei_do_legislativo_no_019-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1002/projeto_de_lei_do_legislativo_no_019-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com médicos especialistas, exames e cirurgias na rede pública de saúde municipal de Pendências.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_do_legislativo_no_023-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_do_legislativo_no_023-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da presença dos Secretários Municipais e demais ocupantes de cargos equivalentes quando convocados pela Câmara Municipal em sessões ordinárias ou extraordinárias e estabelece penalidades pelo não comparecimento</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Tâmara Galvão</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/440/projeto_de_resolucao_no_001-2025_-_pdf.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/440/projeto_de_resolucao_no_001-2025_-_pdf.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria Especial da Mulher no âmbito da Câmara Municipal de Pendências/RN e dá outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/446/projeto_de_resolucao_no_002-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/446/projeto_de_resolucao_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Ética e Decoro Parlamentar da Câmara Municipal de Pendências/RN, estabelece normas disciplinares e procedimentais e dá outras providências.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_resolucao_no_003-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_resolucao_no_003-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>Institui a frente parlamentar em defesa dos direitos da pessoa com Transtorno do Espectro Autista no âmbito da Câmara Municipal , e dá outras providências.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_resolucao_no_004-2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_resolucao_no_004-2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição do quadro de pessoal da Câmara Municipal de Pendências, visto que existe presentemente a falta mínima de servidores para o funcionamento da casa legislativa, até a feitura do concurso público, e dá outras providências. visto que a Lei Municipal 815/2024 não consta em seu corpo, como de praxe seria, o início da sua vigência, ou seja, em bom português, e em péssimo formato, nem quando sua vigência seria legalmente existente, sendo portanto, inócua até quando esta casa legislativa assim o determinar, inclusive, podendo fazer qualquer tipo de modificação, seja ela total ou parcial.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1005/projeto_de_resolucao_no_005-2025_-_vera._tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1005/projeto_de_resolucao_no_005-2025_-_vera._tamara.pdf</t>
   </si>
   <si>
     <t>Cria a Escola do Legislativo de Pendências/RN, no âmbito da Câmara Municipal de Pendências, e dá outras providências</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Fernando Júnior</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/972/emenda_modificativa_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/972/emenda_modificativa_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Modifica os arts. 2º (§1º), 6º e 10 do Projeto de Lei do Executivo nº 005/2025, que dispõe sobre o pagamento do incentivo do Componente de Qualidade às Equipes da Atenção Primária à Saúde – APS no município de Pendências/RN.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>Adailton</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/983/emenda_modificativa_no_002-2025_ao_projeto_de_lei_do_executivo_no_003-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/983/emenda_modificativa_no_002-2025_ao_projeto_de_lei_do_executivo_no_003-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Modifica o art. 60 do Projeto de Lei do Executivo nº 003/2025, que dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária do Município de Pendências para o exercício de 2026</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/973/emenda_aditiva_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/973/emenda_aditiva_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta os §§ 4º e 5º ao art. 2º do Projeto de Lei do Executivo nº 005/2025, que dispõe sobre o pagamento do incentivo do Componente de Qualidade às Equipes da Atenção Primária à Saúde – APS no município de Pendências/RN.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_no_001-2025_-_ver._fernando_junior.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_no_001-2025_-_ver._fernando_junior.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhada, com antecedência razoável, a relação dos itens que comporão a pauta da sessão, incluindo requerimentos, projetos de lei, projetos de resolução, pareceres e quaisquer outros documentos das comissões que necessitem ser_x000D_
 lidos ou deliberados</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/468/requerimento_no_002-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/468/requerimento_no_002-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo tome providências imediatas no sentido de realizar o Concurso Público da Guarda Municipal, uma vez já ter sido autorizado em Lei</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/469/requerimento_no_002-2025_-_ver._fernando_junior.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/469/requerimento_no_002-2025_-_ver._fernando_junior.pdf</t>
   </si>
   <si>
     <t>A aquisição de um relógio cronômetro digital para o plenário da Câmara Municipal, com a finalidade de garantir um controle mais preciso dos tempos de fala dos parlamentares durante as sessões.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Joseny Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento_no_005-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento_no_005-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a contratação de um veículo tipo carro de som para a divulgação antecipada das ações do município.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>Paulo Barreto</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_no_001-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_no_001-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofício a Sra. Prefeita solicitando, por ocasião da Transição de Governo, que seja dada a devida publicidade no Diário Oficial do Município e no site eletrônico da Prefeitura Municipal do RELATÓRIO TÉCNICO CONCLUSIVO - TRANSIÇÃO DE GOVERNO 2024/2025.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_no_002-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_no_002-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública para discussão junto aos munícipes com a presença da atual Gestão municipal, a cerca da situação das Obras públicas em andamento deixadas pela Gestão Municipal 2021/2024.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_008-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_008-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofício à Sra. Secretária Municipal de Saúde, solicitando o detalhamento dos critérios utilizados para a elaboração da escala de plantões do Hospital Maternidade Levani de Freitas, bem como a indicação do período em que a mesma é organizada mensalmente. Requer-se, ainda, que a escala de plantões seja publicada oficialmente, garantindo transparência e acesso público às informações</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/977/requerimento_no_003-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/977/requerimento_no_003-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>Que seja enviada a esta Casa Legislativa todas as Leis sancionadas pelo Poder Executivo Municipal de Agosto de 2018 a Dezembro de 2024</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Nanan Olegário</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/986/requerimento_no_001-2025_-_ver._janilson.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/986/requerimento_no_001-2025_-_ver._janilson.pdf</t>
   </si>
   <si>
     <t>Que sejam encaminhadas cópias das licitações e contratos firmados pela Câmara Municipal de Pendências no período de janeiro a maio de 2025</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/997/requerimento_no_002-2025_-_ver._janilson.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/997/requerimento_no_002-2025_-_ver._janilson.pdf</t>
   </si>
   <si>
     <t>Que seja retirado de pauta o Projeto de Lei do Legislativo nº 018/2025, de autoria deste Vereador, que Dispõe sobre o reconhecimento de utilidade pública municipal da Associação Cultural de Vaquejada Vaqueiros Profissionais e Aspirantes de Pendências/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_004-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_004-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>Que seja convocado o atual Secretário de Infraestrutura e Mobilidade Urbana, o Senhor José Francisco dos Santos Neto, para que compareça a esta Casa Legislativa a fim de prestar esclarecimentos sobre as obras em andamento no município, bem como apresentar informações sobre os cronogramas, recursos aplicados, critérios de prioridade e demais aspectos pertinentes à execução dessas obras</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1012/requerimento_no_009-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1012/requerimento_no_009-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Secretário Municipal de Administração que apresente a esta Casa Legislativa a relação atualizada de todos os servidores públicos e prestadores de serviços vinculados ao Município de Pendências/RN, contendo informações sobre lotação, cargo, vínculo e remuneração.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_no_010-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_no_010-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Secretário Municipal de Obras e Transportes que apresente as informações detalhadas sobre a situação atual da frota municipal de veículos, máquinas e equipamentos sob gestão direta ou indireta da Secretaria Municipal de Obras.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1014/requerimento_no_011-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1014/requerimento_no_011-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Secretário Municipal de Administração que apresente a esta Casa Legislativa a relação de Convênios e Contratos firmados entre a Prefeitura Municipal de Pendências e Instituições financeiras para oferta de crédito consignado ou outras modalidades de crédito no período de janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1015/requerimento_no_012-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1015/requerimento_no_012-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Secretário Municipal de Administração que apresente a esta Casa Legislativa a relação das Folhas de Pagamento e Guias do FGTS e de Informação à Previdência Social (GFIP) da Prefeitura Municipal de Pendências no período de janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1027/requerimento_no_014-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1027/requerimento_no_014-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a Gestão Municipal o agendamento de uma VISTORIA TÉCNICA CONJUNTA à obra paralisada do Conjunto Habitacional Dimas Martins Cabral</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1028/requerimento_no_015-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1028/requerimento_no_015-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a Gestão Municipal o agendamento de uma VISTORIA TÉCNICA CONJUNTA à obra da Passagem Molhada que interliga as Comunidades de Mulungu e Monsenhor Honório no município de Pendências</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1031/requerimento_no_016-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1031/requerimento_no_016-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a Presidente da Câmara Municipal a criação de um Grupo de Trabalho (GT) destinado a elaborar estudo, projeto e plano de ação para a organização, preservação, digitalização e publicização do acervo do Arquivo da Câmara Municipal de Pendências/RN, com especial atenção à localização e integridade dos documentos contábeis e de prestação de contas</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1032/requerimento_no_017-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1032/requerimento_no_017-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a Presidente da Câmara Municipal a criação de um Grupo de Trabalho (GT) com o objetivo de organizar, avaliar e sistematizar o acervo completo da legislação municipal, com especial atenção às leis que possam ser traduzidas em políticas públicas efetivas para a população</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1033/requerimento_no_018-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1033/requerimento_no_018-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a Presidente da Câmara Municipal a implantação do Sistema Eletrônico de Informações (SEI!) para a tramitação, gerenciamento e arquivamento de todos os processos legislativos e administrativos da Câmara Municipal</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1034/requerimento_no_019-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1034/requerimento_no_019-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a Presidente da Câmara Municipal que solicite, de forma urgente, junto ao Tribunal de Contas do Estado do Rio Grande do Norte (TCE/RN), o agendamento de uma reunião conjunta entre o corpo técnico desta Câmara Municipal (incluindo assessoria jurídica, contábil e de controle interno) e o corpo técnico daquela Egrégia Corte de Contas</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/686/indicacao_no_004-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/686/indicacao_no_004-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação do prédio do Ministério Público situado no município de Pendências/RN com o nome do ilustre cidadão Gerôncio Santos Queiroz.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/488/mocao_no_001-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/488/mocao_no_001-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo Falecimento de Roldão Martins Medeiros</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/949/veto_no_001-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/949/veto_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo nº 011/2025, de autoria da Vereadora Tâmara Jocélia Rodrigues Galvão Avelino. "Institui o selo “Autista A Bordo” no Âmbito do Município de Pendências/RN, e dá outras Providências."</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/950/veto_no_002-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/950/veto_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo nº 008/2025, de autoria do Vereador Marones Manoel dos Santos. "Institui a Política Municipal de Educação Especial e Inclusiva para atendimento às pessoas com Transtorno Mental, Transtorno do Espectro Autista (TEA), Deficiência Intelectual e Deficiências Múltiplas."</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/951/veto_no_003-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/951/veto_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei do Legislativo nº 007/2025, de autoria da Vereadora Joseny de Oliveira Ramos Queiroz. "Institui o Dia Municipal da Síndrome de Down no Âmbito do Município de Pendências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1021,67 +1021,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_do_executivo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_do_executivo_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_de_lei_do_executivo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/787/projeto_de_lei_do_executivo_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/934/projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/935/projeto_de_lei_do_executivo_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/948/projeto_de_lei_do_executivo_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_lei_do_executivo_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1009/projeto_de_lei_do_executivo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_do_legislativo_no_001-2025_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_do_legislativo_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_lei_do_legislativo_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_do_legislativo_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_do_legislativo_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/990/projeto_de_lei_do_legislativo_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1002/projeto_de_lei_do_legislativo_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_do_legislativo_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/440/projeto_de_resolucao_no_001-2025_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/446/projeto_de_resolucao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_resolucao_no_003-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_resolucao_no_004-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1005/projeto_de_resolucao_no_005-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/972/emenda_modificativa_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/983/emenda_modificativa_no_002-2025_ao_projeto_de_lei_do_executivo_no_003-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/973/emenda_aditiva_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_no_001-2025_-_ver._fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/468/requerimento_no_002-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/469/requerimento_no_002-2025_-_ver._fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento_no_005-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_no_001-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_no_002-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_008-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/977/requerimento_no_003-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/986/requerimento_no_001-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/997/requerimento_no_002-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_004-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1012/requerimento_no_009-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_no_010-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1014/requerimento_no_011-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1015/requerimento_no_012-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1027/requerimento_no_014-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1028/requerimento_no_015-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1031/requerimento_no_016-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1032/requerimento_no_017-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1033/requerimento_no_018-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1034/requerimento_no_019-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/686/indicacao_no_004-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/488/mocao_no_001-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/949/veto_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/950/veto_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/951/veto_no_003-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_do_executivo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_do_executivo_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_de_lei_do_executivo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/787/projeto_de_lei_do_executivo_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/934/projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/935/projeto_de_lei_do_executivo_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/948/projeto_de_lei_do_executivo_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_lei_do_executivo_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1009/projeto_de_lei_do_executivo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/437/projeto_de_lei_do_legislativo_no_001-2025_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_do_legislativo_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_lei_do_legislativo_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_do_legislativo_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_do_legislativo_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/990/projeto_de_lei_do_legislativo_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1002/projeto_de_lei_do_legislativo_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_do_legislativo_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/440/projeto_de_resolucao_no_001-2025_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/446/projeto_de_resolucao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_resolucao_no_003-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_resolucao_no_004-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1005/projeto_de_resolucao_no_005-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/972/emenda_modificativa_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/983/emenda_modificativa_no_002-2025_ao_projeto_de_lei_do_executivo_no_003-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/973/emenda_aditiva_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_no_001-2025_-_ver._fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/468/requerimento_no_002-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/469/requerimento_no_002-2025_-_ver._fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento_no_005-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_no_001-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_no_002-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_008-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/977/requerimento_no_003-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/986/requerimento_no_001-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/997/requerimento_no_002-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_004-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1012/requerimento_no_009-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_no_010-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1014/requerimento_no_011-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1015/requerimento_no_012-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1027/requerimento_no_014-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1028/requerimento_no_015-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1031/requerimento_no_016-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1032/requerimento_no_017-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1033/requerimento_no_018-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1034/requerimento_no_019-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/686/indicacao_no_004-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/488/mocao_no_001-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/949/veto_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/950/veto_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/951/veto_no_003-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="164.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>