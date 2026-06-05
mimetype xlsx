--- v0 (2026-02-05)
+++ v1 (2026-06-05)
@@ -54,390 +54,390 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Joseny Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/441/projeto_de_lei_do_legislativo_no_002-2025_-_pdf.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/441/projeto_de_lei_do_legislativo_no_002-2025_-_pdf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reconhecimento de utilidade pública municipal da Associação de Trabalho, Serviços e Assistência Social - Dorcas de Pendências/RN.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marones</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_do_legislativo_no_003-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_do_legislativo_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe estabelecer a obrigatoriedade de notificação a delegacia de polícia local os casos de violência doméstica praticados contra mulher atendidos na rede pública de saúde do município de Pendências e dá outras providências.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/448/projeto_de_lei_do_legislativo_no_005-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/448/projeto_de_lei_do_legislativo_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista – CIPTEA, no âmbito do município de Pendências.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_do_legislativo_no_006-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_do_legislativo_no_006-2025.pdf</t>
   </si>
   <si>
     <t>Institui o estatuto da pessoa com Síndrome de Down no âmbito do município de Pendências.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_do_legislativo_no_007-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_do_legislativo_no_007-2025.pdf</t>
   </si>
   <si>
     <t>Institui o dia municipal da Síndrome de Down no âmbito do município de Pendências.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_do_legislativo_no_008-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_do_legislativo_no_008-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Educação Especial e Inclusiva para atendimento às pessoas com Transtorno Mental, Transtorno do Espectro Autista (TEA), Deficiência Intelectual e Deficiências Múltiplas.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_do_legislativo_no_009-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_do_legislativo_no_009-2025.pdf</t>
   </si>
   <si>
     <t>Institui o mês de Abril, dedicado a ações de conscientização sobre o autismo no âmbito municipal.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Tâmara Galvão</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_lei_do_legislativo_no_011-2025_-_vera._tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_lei_do_legislativo_no_011-2025_-_vera._tamara.pdf</t>
   </si>
   <si>
     <t>Institui o selo "Autista a Bordo" no âmbito do Município de Pendências/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/783/projeto_de_lei_do_legislativo_no_012-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/783/projeto_de_lei_do_legislativo_no_012-2025.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Cuidando de Quem Cuida", visando promover ações de orientação e atenção às mães e responsáveis legais atípicos no Município de Pendências/RN, e estabelece a Semana da Maternidade, Paternidade e Responsável Legal Atípico</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/968/projeto_de_lei_do_legislativo_no_013-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/968/projeto_de_lei_do_legislativo_no_013-2025.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Paróquia São João Batista, sediada no Município de Pendências/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_do_legislativo_no_016-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_do_legislativo_no_016-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da nomeação ou contratação de pessoas condenadas por crimes sexuais e de violência contra crianças e adolescentes no âmbito do Município de Pendências</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1007/projeto_de_lei_do_legislativo_no_020-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1007/projeto_de_lei_do_legislativo_no_020-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de medidas de amparo e proteção à mulher vítima de violência no município de Pendências e dá outras providências</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_do_legislativo_no_022-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_do_legislativo_no_022-2025.pdf</t>
   </si>
   <si>
     <t>Institui medidas de prevenção, combate e proteção de crianças e adolescentes contra a pedofilia no Município de Pendências e dá outras providências</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/440/projeto_de_resolucao_no_001-2025_-_pdf.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/440/projeto_de_resolucao_no_001-2025_-_pdf.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria Especial da Mulher no âmbito da Câmara Municipal de Pendências/RN e dá outras providências.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_resolucao_no_003-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_resolucao_no_003-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>Institui a frente parlamentar em defesa dos direitos da pessoa com Transtorno do Espectro Autista no âmbito da Câmara Municipal , e dá outras providências.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Fernando Júnior</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/470/requerimento_no_003-2025_-_ver._fernando_junior.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/470/requerimento_no_003-2025_-_ver._fernando_junior.pdf</t>
   </si>
   <si>
     <t>Requerer ao Poder Executivo, a elaboração de um Projeto de Lei para a construção de um Jardim Sensorial nos canteiros da Avenida Felix Rodrigues, com o objetivo de proporcionar um espaço inclusivo e terapêutico para crianças Neurodivergentes</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/472/requerimento_no_003-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/472/requerimento_no_003-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a disponibilização de atendimentos de urgência para crianças com necessidades especiais, incluindo aquelas com Transtorno do Espectro Autista (TEA), Síndrome de Down e Transtorno do Déficit de Atenção e Hiperatividade (TDAH). Esses atendimentos devem ser realizados por profissionais especializados, como pediatras, neurologistas pediátricos, psiquiatras infantis, psicólogos, terapeutas ocupacionais, psicopedagogos, assistentes sociais e fonoaudiólogos.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_no_004-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_no_004-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito à Secretaria de Educação e Desporto a implantação de atendimentos especializados na Sala de Atendimento Educacional Especializado (AEE) em todas as escolas do município. Para isso, sugiro a criação de um cronograma de atendimento em parceria com as seguintes secretarias e profissionais:_x000D_
 _x000D_
 •	Secretaria de Assistência e Promoção Social:_x000D_
 o	Psicóloga_x000D_
 o	Assistente social_x000D_
 o	Nutricionista_x000D_
 o	Terapeuta ocupacional_x000D_
 o	Fonoaudióloga_x000D_
 o	Psicopedagoga_x000D_
 _x000D_
 •	Secretaria de Saúde:_x000D_
 o	Terapeuta ocupacional_x000D_
 o	Psicóloga_x000D_
 o	Psiquiatra infantil_x000D_
 o	Fonoaudióloga_x000D_
 o	Neurologista pediátrico</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_no_009-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_no_009-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito a presença de representantes da Secretaria de Assistência e Promoção Social do município em uma reunião com as famílias contempladas com as casas do conjunto habitacional, com o objetivo de prestar esclarecimentos e tratar de questões pendentes relacionadas ao programa habitacional.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Paulo Barreto</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1026/requerimento_no_013-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1026/requerimento_no_013-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a Senhora Secretária Municipal de Assistência Social que apresente a esta Casa Legislativa informações relativas Conselho Municipal de Habitação (CMH)</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adailton</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao_no_001-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao_no_001-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Que sugere a revitalização dos equipamentos da praça da melhor idade, situada no Conjunto Independência.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>Nanan Olegário</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no_001-2025_-_ver._janilson.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no_001-2025_-_ver._janilson.pdf</t>
   </si>
   <si>
     <t>A construção de praças públicas com academias de terceira idade no Assentamento Marcos Freire e no bairro Rocas, no município de Pendências/RN.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_005-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_005-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça pública com instalação de academia ao ar livre para a terceira idade na comunidade do Assentamento Marcos Freire, zona rural de Pendências/RN</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_no_008-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_no_008-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de um kit lanche destinado aos pacientes transportados em ambulâncias, micro-ônibus e demais veículos oficiais da saúde municipal</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/949/veto_no_001-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/949/veto_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo nº 011/2025, de autoria da Vereadora Tâmara Jocélia Rodrigues Galvão Avelino. "Institui o selo “Autista A Bordo” no Âmbito do Município de Pendências/RN, e dá outras Providências."</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/950/veto_no_002-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/950/veto_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo nº 008/2025, de autoria do Vereador Marones Manoel dos Santos. "Institui a Política Municipal de Educação Especial e Inclusiva para atendimento às pessoas com Transtorno Mental, Transtorno do Espectro Autista (TEA), Deficiência Intelectual e Deficiências Múltiplas."</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/951/veto_no_003-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/951/veto_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei do Legislativo nº 007/2025, de autoria da Vereadora Joseny de Oliveira Ramos Queiroz. "Institui o Dia Municipal da Síndrome de Down no Âmbito do Município de Pendências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -744,67 +744,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/441/projeto_de_lei_do_legislativo_no_002-2025_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_do_legislativo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/448/projeto_de_lei_do_legislativo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_do_legislativo_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_do_legislativo_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_do_legislativo_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_do_legislativo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_lei_do_legislativo_no_011-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/783/projeto_de_lei_do_legislativo_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/968/projeto_de_lei_do_legislativo_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_do_legislativo_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1007/projeto_de_lei_do_legislativo_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_do_legislativo_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/440/projeto_de_resolucao_no_001-2025_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_resolucao_no_003-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/470/requerimento_no_003-2025_-_ver._fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/472/requerimento_no_003-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_no_004-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_no_009-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1026/requerimento_no_013-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao_no_001-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no_001-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_005-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_no_008-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/949/veto_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/950/veto_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/951/veto_no_003-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/441/projeto_de_lei_do_legislativo_no_002-2025_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_do_legislativo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/448/projeto_de_lei_do_legislativo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/462/projeto_de_lei_do_legislativo_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_do_legislativo_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_do_legislativo_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/465/projeto_de_lei_do_legislativo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_lei_do_legislativo_no_011-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/783/projeto_de_lei_do_legislativo_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/968/projeto_de_lei_do_legislativo_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_do_legislativo_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1007/projeto_de_lei_do_legislativo_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_do_legislativo_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/440/projeto_de_resolucao_no_001-2025_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/461/projeto_de_resolucao_no_003-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/470/requerimento_no_003-2025_-_ver._fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/472/requerimento_no_003-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_no_004-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_no_009-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1026/requerimento_no_013-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao_no_001-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no_001-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_005-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_no_008-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/949/veto_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/950/veto_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/951/veto_no_003-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>