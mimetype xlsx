--- v0 (2026-02-05)
+++ v1 (2026-06-05)
@@ -54,222 +54,222 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_do_executivo_no_002-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_do_executivo_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Reajuste do Piso do Magistério para o exercício de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/948/projeto_de_lei_do_executivo_no_007-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/948/projeto_de_lei_do_executivo_no_007-2025.pdf</t>
   </si>
   <si>
     <t>Prorroga até 27 de maio de 2026 o prazo de vigência do "Plano Municipal de Educação, aprovado pela Lei Municipal n° 621/2015, de 27 de maio de 2015." e dá outras providências.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Marones</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_do_legislativo_no_008-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_do_legislativo_no_008-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Educação Especial e Inclusiva para atendimento às pessoas com Transtorno Mental, Transtorno do Espectro Autista (TEA), Deficiência Intelectual e Deficiências Múltiplas.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Tâmara Galvão</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1005/projeto_de_resolucao_no_005-2025_-_vera._tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1005/projeto_de_resolucao_no_005-2025_-_vera._tamara.pdf</t>
   </si>
   <si>
     <t>Cria a Escola do Legislativo de Pendências/RN, no âmbito da Câmara Municipal de Pendências, e dá outras providências</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Joseny Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_no_001-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_no_001-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, em conjunto com a Secretaria Municipal de Educação e Desporto, a aquisição de fardamentos e kits escolares para os alunos da Rede Municipal de Ensino</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_no_004-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_no_004-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito à Secretaria de Educação e Desporto a implantação de atendimentos especializados na Sala de Atendimento Educacional Especializado (AEE) em todas as escolas do município. Para isso, sugiro a criação de um cronograma de atendimento em parceria com as seguintes secretarias e profissionais:_x000D_
 _x000D_
 •	Secretaria de Assistência e Promoção Social:_x000D_
 o	Psicóloga_x000D_
 o	Assistente social_x000D_
 o	Nutricionista_x000D_
 o	Terapeuta ocupacional_x000D_
 o	Fonoaudióloga_x000D_
 o	Psicopedagoga_x000D_
 _x000D_
 •	Secretaria de Saúde:_x000D_
 o	Terapeuta ocupacional_x000D_
 o	Psicóloga_x000D_
 o	Psiquiatra infantil_x000D_
 o	Fonoaudióloga_x000D_
 o	Neurologista pediátrico</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/503/requerimento_no_010-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/503/requerimento_no_010-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a retomada das bandas filarmônicas nas escolas do município, como forma de incentivar os alunos à vivência e ao aprendizado da arte da música.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no_011-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no_011-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito a Vossa Excelência que seja oficiado à Senhora Prefeita Municipal, para que, através dos órgãos competentes, sejam prestadas as seguintes informações sobre a implementação da Lei Lucas (Lei Federal nº 13.722/2018), que torna obrigatória a capacitação em primeiros socorros para professores e funcionários das instituições de ensino públicas e privadas: 1- A Lei Lucas está sendo aplicada nas escolas do município? 2 - Quais instituições já passaram por capacitação? 3 - Existe cronograma para capacitação das demais unidades escolares? 4- Quem são os responsáveis pela aplicação e fiscalização da lei? 5 - Quais recursos foram ou estão sendo empregados na implementação da medida?</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulo Barreto</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_no_010-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_no_010-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeita de Pendências/RN que, por meio das Secretarias de Saúde e Educação, implante uma campanha permanente de vacinação nas escolas públicas municipais</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_011-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_011-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indico à Secretaria Municipal de Obras que seja realizada a implantação e o reforço da sinalização de trânsito nas áreas escolares do município</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/950/veto_no_002-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/950/veto_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo nº 008/2025, de autoria do Vereador Marones Manoel dos Santos. "Institui a Política Municipal de Educação Especial e Inclusiva para atendimento às pessoas com Transtorno Mental, Transtorno do Espectro Autista (TEA), Deficiência Intelectual e Deficiências Múltiplas."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -576,67 +576,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_do_executivo_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/948/projeto_de_lei_do_executivo_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_do_legislativo_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1005/projeto_de_resolucao_no_005-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_no_001-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_no_004-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/503/requerimento_no_010-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no_011-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_no_010-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_011-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/950/veto_no_002-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_do_executivo_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/948/projeto_de_lei_do_executivo_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/464/projeto_de_lei_do_legislativo_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1005/projeto_de_resolucao_no_005-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_no_001-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_no_004-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/503/requerimento_no_010-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no_011-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_no_010-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_011-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/950/veto_no_002-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>