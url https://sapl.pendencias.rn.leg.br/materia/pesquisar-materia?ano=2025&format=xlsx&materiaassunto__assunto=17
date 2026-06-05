--- v0 (2026-02-06)
+++ v1 (2026-06-05)
@@ -54,192 +54,192 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Marones</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/974/projeto_de_lei_do_legislativo_no_014-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/974/projeto_de_lei_do_legislativo_no_014-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública Municipal da Associação Sport Combat Norte Riograndense de Esporte e Combates</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Joseny Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_no_008-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_no_008-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, em conjunto com a Secretaria de Infraestrutura e Mobilidade Urbana a realização de melhorias na praça do distrito de Boa Vista, incluindo a construção de uma academia ao ar livre, um espaço para a prática de esportes e um parque infantil.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Paulo Barreto</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/682/pb_-_mandato_-_requerimento_no._003_2025_ass.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/682/pb_-_mandato_-_requerimento_no._003_2025_ass.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofício a Sra. Prefeita solicitando informações a respeito do andamento do Plano de Ação nº. 09032023- 036709 /2023 – Emenda Parlamentar 202338860005-JEAN PAUL PRATES destinada a Construção de uma Arena Poliesportiva denominada Areninha Potiguar, na Comunidade de Mulungu, bem como a cópia os extratos bancários da Conta corrente do Convênio até a presente data, inclusive com o detalhamento do saldo de rendimento de aplicação dos valores depositados em conta</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adailton</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao_no_001-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao_no_001-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Que sugere a revitalização dos equipamentos da praça da melhor idade, situada no Conjunto Independência.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_no_001-2025_-_ver.a_joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_no_001-2025_-_ver.a_joseny.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Infraestrutura e Mobilidade Urbana a realização de serviços de limpeza e organização no Ginásio Poliesportivo do distrito de Porto do Carão, com o objetivo de viabilizar seu uso para atividades esportivas e sociais pela comunidade</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Nanan Olegário</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no_001-2025_-_ver._janilson.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no_001-2025_-_ver._janilson.pdf</t>
   </si>
   <si>
     <t>A construção de praças públicas com academias de terceira idade no Assentamento Marcos Freire e no bairro Rocas, no município de Pendências/RN.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_no_004-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_no_004-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Sugere a realização de estudo de viabilidade legal e orçamentária para a construção de uma areninha na comunidade rural do Assentamento Marcos Freire, no município de Pendências/RN</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_005-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_005-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça pública com instalação de academia ao ar livre para a terceira idade na comunidade do Assentamento Marcos Freire, zona rural de Pendências/RN</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_004-2025_-_ver._janilson.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_004-2025_-_ver._janilson.pdf</t>
   </si>
   <si>
     <t>A realização de estudo para a construção de uma quadra de esportes na comunidade do Assentamento Marcos Freire, no município de Pendências/RN</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_no_004-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_no_004-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria Municipal de Obras que realize a limpeza e da iluminação da área utilizada como Campo de futebol no Assentamento Marcos Freire, a fim de melhorar as condições do espaço para a prática esportiva na comunidade</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_no_008-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_no_008-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indico à Secretaria de Obras que realize, em caráter emergencial, os reparos elétricos nas instalações do Ginásio Poliesportivo Oto Bezerra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -546,67 +546,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/974/projeto_de_lei_do_legislativo_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_no_008-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/682/pb_-_mandato_-_requerimento_no._003_2025_ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao_no_001-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_no_001-2025_-_ver.a_joseny.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no_001-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_no_004-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_005-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_004-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_no_004-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_no_008-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/974/projeto_de_lei_do_legislativo_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_no_008-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/682/pb_-_mandato_-_requerimento_no._003_2025_ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao_no_001-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_no_001-2025_-_ver.a_joseny.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no_001-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_no_004-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_005-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_004-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_no_004-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_no_008-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>