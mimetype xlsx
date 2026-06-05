--- v0 (2026-02-06)
+++ v1 (2026-06-05)
@@ -54,198 +54,198 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_do_executivo_no_001-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_do_executivo_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a aderir e ratificar sua participação no CONSÓRCIO INTERMUNICIPAL DE SUSTENTABILIDADE E INOVAÇÃO MULTIFINALITÁRIO - CISIM, bem, como a adequar sua execução orçamentária ao Novo Regime Jurídico para Consórcios Públicos, na forma e condições previstas pela Lei Federal nº 11.107/2005 e dá outras providências.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Marones</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_do_legislativo_no_021-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_do_legislativo_no_021-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção, controle e gerenciamento do Lixão Municipal e dá outras providências</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Adailton</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_no_002-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_no_002-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo, através de sua Secretaria de infraestrutura e mobilidade urbana, que realize uma visita ao barramento da camboa do Roldão, para possíveis reparos das erosões que lá se encontram devido a quadra chuvosa</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_no_003-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_no_003-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de políticas públicas voltadas ao cuidado e proteção de cães e gatos em situação de abandono no âmbito do Município de Pendências/RN.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Tâmara Galvão</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_no_001-2025_-_ver.a_tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_no_001-2025_-_ver.a_tamara.pdf</t>
   </si>
   <si>
     <t>Solicitação de passagem de máquina motoniveladora e colocação de metralha nas estradas vicinais do distrito de Amargoso, no município de Pendências/RN.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Joseny Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_003-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_003-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal e à Secretaria Municipal de Agricultura que acionem, por meio de ofício, os deputados estaduais e federais apoiados politicamente em Pendências, solicitando apoio para adesão ao PROMAQ — Programa Nacional de Modernização e Apoio à Produção Agrícola, conforme Portaria nº 775, de 18 de fevereiro de 2025, do Ministério da Agricultura.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_no_006-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_no_006-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo orçamentário e de viabilidade legal para aquisição de adubos orgânicos (fertilizantes naturais), com o objetivo de efetivar a doação aos agricultores e produtores rurais do Assentamento Marcos Freire, devidamente cadastrados em programas governamentais e com a DAP (Declaração de Aptidão ao Pronaf) atualizada</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_no_007-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_no_007-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica a realização de serviço de poda das árvores que estão comprometendo a eficiência da iluminação pública em diversas ruas da cidade, bem como a implantação de uma ação de distribuição de mudas com o objetivo de incentivar o plantio e contribuir para a melhoria do clima e da qualidade do ar em nosso município.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_no_011-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_no_011-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica que sejam adotadas as providências necessárias para colocar em funcionamento o poço do Assentamento Marcos Freire, incluindo a instalação de corpo de bomba e rede de encanamento, de modo a restabelecer o fornecimento de água potável à comunidade</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_003-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_003-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>A devida manutenção do Lixão Municipal, com a retirada dos resíduos sólidos depositados às margens da Rodovia RN-118, evitando riscos sanitários</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_no_009-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_no_009-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção de medidas emergenciais para controlar o nível do rio e a salinidade da Lagoa do Queimado, em benefício da comunidade do Porto do Carão e dos pescadores da região, a serem executadas pela Secretaria Municipal de Meio Ambiente, Urbanismo e Recursos Hídricos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -552,67 +552,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_do_executivo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_do_legislativo_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_no_002-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_no_003-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_no_001-2025_-_ver.a_tamara.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_003-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_no_006-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_no_007-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_no_011-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_003-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_no_009-2025_-_ver._adailton.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_do_executivo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_do_legislativo_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_no_002-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_no_003-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_no_001-2025_-_ver.a_tamara.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_003-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_no_006-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_no_007-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_no_011-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_003-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_no_009-2025_-_ver._adailton.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>