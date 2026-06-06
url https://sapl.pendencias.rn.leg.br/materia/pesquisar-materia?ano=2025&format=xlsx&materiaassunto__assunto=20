--- v0 (2026-02-06)
+++ v1 (2026-06-06)
@@ -54,650 +54,650 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Marones</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_do_legislativo_no_021-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_do_legislativo_no_021-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção, controle e gerenciamento do Lixão Municipal e dá outras providências</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/444/requerimento_001.2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/444/requerimento_001.2025.pdf</t>
   </si>
   <si>
     <t>O envio a esta Casa do Projeto, Contrato e Comprovantes de Pagamentos efetuados das seguintes obras:_x000D_
 1- Passagem Molhada de Mulungu;_x000D_
 2- Urbanização das Avenidas Francisco Rodrigues e Alba Miranda;_x000D_
 3- Reforma da antiga rodoviária;_x000D_
 4- Pavimentação da Praça da Lagoa;_x000D_
 5- Unidade Básica de Saúde do Assentamento Marcos Freire;_x000D_
 6- Construção das 100 casas Habitacionais - Conjunto Dimas Martins.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Xandal</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento_no_001-2025_-_ver._alexandre.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento_no_001-2025_-_ver._alexandre.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de tendas no espaço do Mercado Público, visando a criação de um ambiente propício para a realização da feira livre.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_no_002-2025_-_ver._alexandre.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_no_002-2025_-_ver._alexandre.pdf</t>
   </si>
   <si>
     <t>Solicito a pavimentação da rua Leda Queiroz, visando melhorar as condições de tráfego e mobilidade dos moradores e usuários dessa via.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/451/requerimento_no_003-2025_-_ver._alexandre.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/451/requerimento_no_003-2025_-_ver._alexandre.pdf</t>
   </si>
   <si>
     <t>Solicito a pavimentação da rua Tarcísio de Carvalho Dantas, visando melhorar as condições de tráfego e mobilidade dos moradores e usuários dessa via.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Fernando Júnior</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/470/requerimento_no_003-2025_-_ver._fernando_junior.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/470/requerimento_no_003-2025_-_ver._fernando_junior.pdf</t>
   </si>
   <si>
     <t>Requerer ao Poder Executivo, a elaboração de um Projeto de Lei para a construção de um Jardim Sensorial nos canteiros da Avenida Felix Rodrigues, com o objetivo de proporcionar um espaço inclusivo e terapêutico para crianças Neurodivergentes</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Joseny Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/471/requerimento_no_002-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/471/requerimento_no_002-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, junto à Secretaria de Infraestrutura e Mobilidade Urbana, a realização de melhorias nas ruas Eliane Dantas da Silva e Franci Milton Raposo, por meio da aplicação de piçarro, visando garantir melhores condições de tráfego para os moradores.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_no_006-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_no_006-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que determine, com urgência, à Secretaria Municipal de Infraestrutura e Mobilidade Urbana, a realização da operação tapa-buracos nas seguintes vias:_x000D_
 •	Rua Francisco Rodrigues – especialmente no trecho em frente à Prefeitura, descendo até o cruzamento das Quatro Bocas;_x000D_
 •	Rua Praça Luiz Gonzaga – no sentido da Praça Levani de Freitas.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_no_008-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_no_008-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, em conjunto com a Secretaria de Infraestrutura e Mobilidade Urbana a realização de melhorias na praça do distrito de Boa Vista, incluindo a construção de uma academia ao ar livre, um espaço para a prática de esportes e um parque infantil.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Paulo Barreto</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_no_002-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_no_002-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública para discussão junto aos munícipes com a presença da atual Gestão municipal, a cerca da situação das Obras públicas em andamento deixadas pela Gestão Municipal 2021/2024.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Tâmara Galvão</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_no_001-2025_-_vera_tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_no_001-2025_-_vera_tamara.pdf</t>
   </si>
   <si>
     <t>Solicitar a implantação de quebra-molas na Rua Domingos Praxedes, visando melhorar a segurança viária e garantir a proteção dos pedestres e moradores da região.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>Adailton</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_no_002-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_no_002-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo, através de sua Secretaria de infraestrutura e mobilidade urbana, que realize uma visita ao barramento da camboa do Roldão, para possíveis reparos das erosões que lá se encontram devido a quadra chuvosa</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/682/pb_-_mandato_-_requerimento_no._003_2025_ass.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/682/pb_-_mandato_-_requerimento_no._003_2025_ass.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofício a Sra. Prefeita solicitando informações a respeito do andamento do Plano de Ação nº. 09032023- 036709 /2023 – Emenda Parlamentar 202338860005-JEAN PAUL PRATES destinada a Construção de uma Arena Poliesportiva denominada Areninha Potiguar, na Comunidade de Mulungu, bem como a cópia os extratos bancários da Conta corrente do Convênio até a presente data, inclusive com o detalhamento do saldo de rendimento de aplicação dos valores depositados em conta</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_004-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_004-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>Que seja convocado o atual Secretário de Infraestrutura e Mobilidade Urbana, o Senhor José Francisco dos Santos Neto, para que compareça a esta Casa Legislativa a fim de prestar esclarecimentos sobre as obras em andamento no município, bem como apresentar informações sobre os cronogramas, recursos aplicados, critérios de prioridade e demais aspectos pertinentes à execução dessas obras</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_no_010-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_no_010-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Secretário Municipal de Obras e Transportes que apresente as informações detalhadas sobre a situação atual da frota municipal de veículos, máquinas e equipamentos sob gestão direta ou indireta da Secretaria Municipal de Obras.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1027/requerimento_no_014-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1027/requerimento_no_014-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a Gestão Municipal o agendamento de uma VISTORIA TÉCNICA CONJUNTA à obra paralisada do Conjunto Habitacional Dimas Martins Cabral</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1028/requerimento_no_015-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1028/requerimento_no_015-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a Gestão Municipal o agendamento de uma VISTORIA TÉCNICA CONJUNTA à obra da Passagem Molhada que interliga as Comunidades de Mulungu e Monsenhor Honório no município de Pendências</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao_no_001-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao_no_001-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Que sugere a revitalização dos equipamentos da praça da melhor idade, situada no Conjunto Independência.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_no_002-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_no_002-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Que sugere a Coordenação de Vigilância Sanitária, em conjunto com os Agentes de Endemias do Município, realize um relatório técnico com parecer sobre a constatação de Poços de Visita (PV) abertos em diversos pontos da cidade.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_no_001-2025_-_ver.a_tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_no_001-2025_-_ver.a_tamara.pdf</t>
   </si>
   <si>
     <t>Solicitação de passagem de máquina motoniveladora e colocação de metralha nas estradas vicinais do distrito de Amargoso, no município de Pendências/RN.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_no_001-2025_-_ver.a_joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_no_001-2025_-_ver.a_joseny.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Infraestrutura e Mobilidade Urbana a realização de serviços de limpeza e organização no Ginásio Poliesportivo do distrito de Porto do Carão, com o objetivo de viabilizar seu uso para atividades esportivas e sociais pela comunidade</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/786/indicacao_no_005-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/786/indicacao_no_005-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção e melhoria da iluminação pública das Praças São João Batista e Levani de Freitas, localizadas no município de Pendências/RN</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Nanan Olegário</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no_001-2025_-_ver._janilson.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no_001-2025_-_ver._janilson.pdf</t>
   </si>
   <si>
     <t>A construção de praças públicas com academias de terceira idade no Assentamento Marcos Freire e no bairro Rocas, no município de Pendências/RN.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_no_001-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_no_001-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>Manutenção da pavimentação asfáltica da rua Manoel Medeiros (Rua do Sal).</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_no_002-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_no_002-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>A substituição das lâmpadas queimadas dos postes de iluminação pública da comunidade de Amargoso</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_002-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_002-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Sugere a reforma do Mercado Público da comunidade de Mulungu, zona rural do município de Pendências/RN.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_no_001-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_no_001-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indico à Secretária Municipal de Obras que seja realizada, com urgência, a vistoria e a devida manutenção das ruas Izabel Moura, Dario Queiroz e Dorinha Barbalho.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_no_002-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_no_002-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indico que seja realizada a revitalização da Praça do Escoteiro, como parte dos preparativos para a comemoração dos 55 anos do Escotismo no município de Pendências</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_005-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_005-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça pública com instalação de academia ao ar livre para a terceira idade na comunidade do Assentamento Marcos Freire, zona rural de Pendências/RN</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_no_002-2025_-_ver._janilson.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_no_002-2025_-_ver._janilson.pdf</t>
   </si>
   <si>
     <t>A instalação de iluminação pública entre o prédio do Ministério Público e a Ponte de Pendências de Cima</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_no_003-2025_-_ver._janilson.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_no_003-2025_-_ver._janilson.pdf</t>
   </si>
   <si>
     <t>A instalação de iluminação pública na ponte de Pendências de Cima até a divisa com o município de Alto do Rodrigues</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_004-2025_-_ver._janilson.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_004-2025_-_ver._janilson.pdf</t>
   </si>
   <si>
     <t>A realização de estudo para a construção de uma quadra de esportes na comunidade do Assentamento Marcos Freire, no município de Pendências/RN</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_no_003-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_no_003-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indico à Secretaria Municipal de Obras que realize a georreferenciamento e demais procedimentos para auxiliar na efetiva transferência da titularidade do terreno doado pela Prefeitura Municipal de Pendências à Associação de Desenvolvimento Comunitário de Porto do Carão</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_no_004-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_no_004-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria Municipal de Obras que realize a limpeza e da iluminação da área utilizada como Campo de futebol no Assentamento Marcos Freire, a fim de melhorar as condições do espaço para a prática esportiva na comunidade</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_no_005-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_no_005-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indica-se à Secretaria Municipal de Obras a retirada de entulhos acumulados na Rua Eliene Dantas da Silva, localizada em frente ao CRAS</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_no_007-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_no_007-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica a realização de serviço de poda das árvores que estão comprometendo a eficiência da iluminação pública em diversas ruas da cidade, bem como a implantação de uma ação de distribuição de mudas com o objetivo de incentivar o plantio e contribuir para a melhoria do clima e da qualidade do ar em nosso município.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_no_007-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_no_007-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indica-se a Secretária Municipal de Obras a realização de serviços de limpeza urbana no Bairro Feliz Pendências, visando a melhoria das condições de saúde, segurança e bem-estar da população</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_no_010-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_no_010-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica a realização de reformas nas praças Levani de Freitas e Luiz Gonzaga, ambas localizadas no município de Pendências, atendendo aos pedidos da comunidade, com o objetivo de melhorar os espaços públicos e fortalecer o lazer, a convivência social e o turismo local</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_no_006-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_no_006-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recuperação da iluminação da praça da comunidade de Amargoso, no município de Pendências/RN</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_no_007-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_no_007-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recuperação da iluminação da praça da comunidade de Pedrinhas, no município de Pendências/RN</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_no_011-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_no_011-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica que sejam adotadas as providências necessárias para colocar em funcionamento o poço do Assentamento Marcos Freire, incluindo a instalação de corpo de bomba e rede de encanamento, de modo a restabelecer o fornecimento de água potável à comunidade</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_012-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_012-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Infraestrutura e Mobilidade Urbana, a limpeza de terrenos localizados atrás da rodoviária de Pendências</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_008-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_008-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização do tráfego e estacionamento de veículos, bem como a instalação de tendas para melhor acomodação de feirantes e frequentadores, durante a realização da feira livre de Pendências/RN</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1011/indicacao_no_013-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1011/indicacao_no_013-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria Municipal de Infraestrutura e Mobilidade Urbana a reforma da parada de ônibus localizada na RN-118, próximo ao trevo de entrada da cidade de Pendências.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_003-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_003-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>A devida manutenção do Lixão Municipal, com a retirada dos resíduos sólidos depositados às margens da Rodovia RN-118, evitando riscos sanitários</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_no_010-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_no_010-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a troca de postes de ferro e a implantação de iluminação de LED nas principais avenidas da cidade de Pendências/RN</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_no_008-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_no_008-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indico à Secretaria de Obras que realize, em caráter emergencial, os reparos elétricos nas instalações do Ginásio Poliesportivo Oto Bezerra</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1024/indicacao_no_009-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1024/indicacao_no_009-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indica-se à Secretaria Municipal de Obras a realização da sinalização horizontal e vertical nas vias públicas que foram recentemente recapeadas município</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_011-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_011-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indico à Secretaria Municipal de Obras que seja realizada a implantação e o reforço da sinalização de trânsito nas áreas escolares do município</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_012-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_012-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indico à Secretaria Municipal de Obras e Mobilidade Urbana que seja realizada, com urgência, a revitalização da parada de ônibus localizada no bairro Pendências de Cima</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_no_012-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_no_012-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a construção de paradas de ônibus em locais estratégicos do município de Pendências/RN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1004,67 +1004,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_do_legislativo_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/444/requerimento_001.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento_no_001-2025_-_ver._alexandre.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_no_002-2025_-_ver._alexandre.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/451/requerimento_no_003-2025_-_ver._alexandre.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/470/requerimento_no_003-2025_-_ver._fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/471/requerimento_no_002-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_no_006-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_no_008-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_no_002-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_no_001-2025_-_vera_tamara.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_no_002-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/682/pb_-_mandato_-_requerimento_no._003_2025_ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_004-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_no_010-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1027/requerimento_no_014-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1028/requerimento_no_015-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao_no_001-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_no_002-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_no_001-2025_-_ver.a_tamara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_no_001-2025_-_ver.a_joseny.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/786/indicacao_no_005-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no_001-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_no_001-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_no_002-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_002-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_no_001-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_no_002-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_005-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_no_002-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_no_003-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_004-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_no_003-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_no_004-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_no_005-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_no_007-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_no_007-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_no_010-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_no_006-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_no_007-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_no_011-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_012-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_008-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1011/indicacao_no_013-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_003-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_no_010-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_no_008-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1024/indicacao_no_009-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_011-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_012-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_no_012-2025_-_ver._adailton.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_do_legislativo_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/444/requerimento_001.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento_no_001-2025_-_ver._alexandre.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_no_002-2025_-_ver._alexandre.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/451/requerimento_no_003-2025_-_ver._alexandre.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/470/requerimento_no_003-2025_-_ver._fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/471/requerimento_no_002-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_no_006-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_no_008-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_no_002-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_no_001-2025_-_vera_tamara.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_no_002-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/682/pb_-_mandato_-_requerimento_no._003_2025_ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_004-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_no_010-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1027/requerimento_no_014-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1028/requerimento_no_015-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao_no_001-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_no_002-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_no_001-2025_-_ver.a_tamara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_no_001-2025_-_ver.a_joseny.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/786/indicacao_no_005-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no_001-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_no_001-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_no_002-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_002-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_no_001-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_no_002-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_005-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_no_002-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_no_003-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_004-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_no_003-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_no_004-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_no_005-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_no_007-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_no_007-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_no_010-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_no_006-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_no_007-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_no_011-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_012-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_008-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1011/indicacao_no_013-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_003-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_no_010-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_no_008-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1024/indicacao_no_009-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_011-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_012-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_no_012-2025_-_ver._adailton.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>