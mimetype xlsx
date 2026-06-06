--- v0 (2026-02-06)
+++ v1 (2026-06-06)
@@ -54,333 +54,333 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_do_executivo_no_001-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_do_executivo_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a aderir e ratificar sua participação no CONSÓRCIO INTERMUNICIPAL DE SUSTENTABILIDADE E INOVAÇÃO MULTIFINALITÁRIO - CISIM, bem, como a adequar sua execução orçamentária ao Novo Regime Jurídico para Consórcios Públicos, na forma e condições previstas pela Lei Federal nº 11.107/2005 e dá outras providências.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_do_executivo_no_002-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_do_executivo_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Reajuste do Piso do Magistério para o exercício de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_de_lei_do_executivo_no_003-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_de_lei_do_executivo_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da lei orçamentária do município de Pendências para o exercício de 2026, e dá outras providências</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/934/projeto_de_lei_do_executivo_no_005-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/934/projeto_de_lei_do_executivo_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do Incentivo do Componente de Qualidade às equipes da Atenção Primária à Saúde – APS no Município de Pendências/RN</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_lei_do_executivo_no_008-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_lei_do_executivo_no_008-2025.pdf</t>
   </si>
   <si>
     <t>Abre ao orçamento geral do município, crédito especial no valor global de R$ 481.706,32 (Quatrocentos e oitenta e um mil, setecentos e seis reais e trinta e dois centavos)</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1009/projeto_de_lei_do_executivo_no_009-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1009/projeto_de_lei_do_executivo_no_009-2025.pdf</t>
   </si>
   <si>
     <t>Fica Instituída a Progressão Funcional por escolaridade para o cargo de condutor vinculado à Secretaria Municipal de Saúde do Município de Pendências, e dá outras providências</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Marones</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_lei_do_legislativo_no_010-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_lei_do_legislativo_no_010-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece condições para que os vereadores recebam seus vencimentos de acordo com a produtividade alcançada no exercício de suas atribuições legislativas e dá outras providências.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_do_legislativo_no_015-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_do_legislativo_no_015-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência na divulgação detalhada das Emendas Parlamentares recebidas pelo Município de Pendências e sua aplicação no Portal da Transparência</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/990/projeto_de_lei_do_legislativo_no_017-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/990/projeto_de_lei_do_legislativo_no_017-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação administrativa e organizacional e sobre os quadros permanentes e comissionados, referências, vencimento, e atribuições da Câmara Municipal de Pendências, e dá outras providências</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_resolucao_no_004-2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_resolucao_no_004-2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição do quadro de pessoal da Câmara Municipal de Pendências, visto que existe presentemente a falta mínima de servidores para o funcionamento da casa legislativa, até a feitura do concurso público, e dá outras providências. visto que a Lei Municipal 815/2024 não consta em seu corpo, como de praxe seria, o início da sua vigência, ou seja, em bom português, e em péssimo formato, nem quando sua vigência seria legalmente existente, sendo portanto, inócua até quando esta casa legislativa assim o determinar, inclusive, podendo fazer qualquer tipo de modificação, seja ela total ou parcial.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Fernando Júnior</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/972/emenda_modificativa_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/972/emenda_modificativa_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Modifica os arts. 2º (§1º), 6º e 10 do Projeto de Lei do Executivo nº 005/2025, que dispõe sobre o pagamento do incentivo do Componente de Qualidade às Equipes da Atenção Primária à Saúde – APS no município de Pendências/RN.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>Adailton</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/983/emenda_modificativa_no_002-2025_ao_projeto_de_lei_do_executivo_no_003-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/983/emenda_modificativa_no_002-2025_ao_projeto_de_lei_do_executivo_no_003-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Modifica o art. 60 do Projeto de Lei do Executivo nº 003/2025, que dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária do Município de Pendências para o exercício de 2026</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/973/emenda_aditiva_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/973/emenda_aditiva_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta os §§ 4º e 5º ao art. 2º do Projeto de Lei do Executivo nº 005/2025, que dispõe sobre o pagamento do incentivo do Componente de Qualidade às Equipes da Atenção Primária à Saúde – APS no município de Pendências/RN.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Paulo Barreto</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/682/pb_-_mandato_-_requerimento_no._003_2025_ass.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/682/pb_-_mandato_-_requerimento_no._003_2025_ass.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofício a Sra. Prefeita solicitando informações a respeito do andamento do Plano de Ação nº. 09032023- 036709 /2023 – Emenda Parlamentar 202338860005-JEAN PAUL PRATES destinada a Construção de uma Arena Poliesportiva denominada Areninha Potiguar, na Comunidade de Mulungu, bem como a cópia os extratos bancários da Conta corrente do Convênio até a presente data, inclusive com o detalhamento do saldo de rendimento de aplicação dos valores depositados em conta</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_004-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_004-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>Que seja convocado o atual Secretário de Infraestrutura e Mobilidade Urbana, o Senhor José Francisco dos Santos Neto, para que compareça a esta Casa Legislativa a fim de prestar esclarecimentos sobre as obras em andamento no município, bem como apresentar informações sobre os cronogramas, recursos aplicados, critérios de prioridade e demais aspectos pertinentes à execução dessas obras</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1012/requerimento_no_009-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1012/requerimento_no_009-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Secretário Municipal de Administração que apresente a esta Casa Legislativa a relação atualizada de todos os servidores públicos e prestadores de serviços vinculados ao Município de Pendências/RN, contendo informações sobre lotação, cargo, vínculo e remuneração.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1014/requerimento_no_011-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1014/requerimento_no_011-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Secretário Municipal de Administração que apresente a esta Casa Legislativa a relação de Convênios e Contratos firmados entre a Prefeitura Municipal de Pendências e Instituições financeiras para oferta de crédito consignado ou outras modalidades de crédito no período de janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1015/requerimento_no_012-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1015/requerimento_no_012-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Secretário Municipal de Administração que apresente a esta Casa Legislativa a relação das Folhas de Pagamento e Guias do FGTS e de Informação à Previdência Social (GFIP) da Prefeitura Municipal de Pendências no período de janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Joseny Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_no_004-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_no_004-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Sugere a realização de estudo de viabilidade legal e orçamentária para a construção de uma areninha na comunidade rural do Assentamento Marcos Freire, no município de Pendências/RN</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_no_006-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_no_006-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo orçamentário e de viabilidade legal para aquisição de adubos orgânicos (fertilizantes naturais), com o objetivo de efetivar a doação aos agricultores e produtores rurais do Assentamento Marcos Freire, devidamente cadastrados em programas governamentais e com a DAP (Declaração de Aptidão ao Pronaf) atualizada</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Nanan Olegário</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_004-2025_-_ver._janilson.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_004-2025_-_ver._janilson.pdf</t>
   </si>
   <si>
     <t>A realização de estudo para a construção de uma quadra de esportes na comunidade do Assentamento Marcos Freire, no município de Pendências/RN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -687,67 +687,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_do_executivo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_do_executivo_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_de_lei_do_executivo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/934/projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_lei_do_executivo_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1009/projeto_de_lei_do_executivo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_lei_do_legislativo_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_do_legislativo_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/990/projeto_de_lei_do_legislativo_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_resolucao_no_004-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/972/emenda_modificativa_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/983/emenda_modificativa_no_002-2025_ao_projeto_de_lei_do_executivo_no_003-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/973/emenda_aditiva_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/682/pb_-_mandato_-_requerimento_no._003_2025_ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_004-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1012/requerimento_no_009-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1014/requerimento_no_011-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1015/requerimento_no_012-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_no_004-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_no_006-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_004-2025_-_ver._janilson.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_do_executivo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/439/projeto_de_lei_do_executivo_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_de_lei_do_executivo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/934/projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/996/projeto_de_lei_do_executivo_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1009/projeto_de_lei_do_executivo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_lei_do_legislativo_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_do_legislativo_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/990/projeto_de_lei_do_legislativo_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/485/projeto_de_resolucao_no_004-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/972/emenda_modificativa_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/983/emenda_modificativa_no_002-2025_ao_projeto_de_lei_do_executivo_no_003-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/973/emenda_aditiva_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/682/pb_-_mandato_-_requerimento_no._003_2025_ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_004-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1012/requerimento_no_009-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1014/requerimento_no_011-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1015/requerimento_no_012-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_no_004-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_no_006-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_004-2025_-_ver._janilson.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="164.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>