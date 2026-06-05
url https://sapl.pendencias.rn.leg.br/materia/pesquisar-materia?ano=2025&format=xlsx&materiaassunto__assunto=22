--- v0 (2026-02-06)
+++ v1 (2026-06-05)
@@ -54,396 +54,396 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/934/projeto_de_lei_do_executivo_no_005-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/934/projeto_de_lei_do_executivo_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do Incentivo do Componente de Qualidade às equipes da Atenção Primária à Saúde – APS no Município de Pendências/RN</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1009/projeto_de_lei_do_executivo_no_009-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1009/projeto_de_lei_do_executivo_no_009-2025.pdf</t>
   </si>
   <si>
     <t>Fica Instituída a Progressão Funcional por escolaridade para o cargo de condutor vinculado à Secretaria Municipal de Saúde do Município de Pendências, e dá outras providências</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Marones</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_do_legislativo_no_003-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_do_legislativo_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe estabelecer a obrigatoriedade de notificação a delegacia de polícia local os casos de violência doméstica praticados contra mulher atendidos na rede pública de saúde do município de Pendências e dá outras providências.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>Joseny Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/448/projeto_de_lei_do_legislativo_no_005-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/448/projeto_de_lei_do_legislativo_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista – CIPTEA, no âmbito do município de Pendências.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Tâmara Galvão</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/783/projeto_de_lei_do_legislativo_no_012-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/783/projeto_de_lei_do_legislativo_no_012-2025.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Cuidando de Quem Cuida", visando promover ações de orientação e atenção às mães e responsáveis legais atípicos no Município de Pendências/RN, e estabelece a Semana da Maternidade, Paternidade e Responsável Legal Atípico</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1002/projeto_de_lei_do_legislativo_no_019-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1002/projeto_de_lei_do_legislativo_no_019-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com médicos especialistas, exames e cirurgias na rede pública de saúde municipal de Pendências.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_do_legislativo_no_021-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_do_legislativo_no_021-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção, controle e gerenciamento do Lixão Municipal e dá outras providências</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Fernando Júnior</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/972/emenda_modificativa_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/972/emenda_modificativa_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Modifica os arts. 2º (§1º), 6º e 10 do Projeto de Lei do Executivo nº 005/2025, que dispõe sobre o pagamento do incentivo do Componente de Qualidade às Equipes da Atenção Primária à Saúde – APS no município de Pendências/RN.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/973/emenda_aditiva_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/973/emenda_aditiva_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta os §§ 4º e 5º ao art. 2º do Projeto de Lei do Executivo nº 005/2025, que dispõe sobre o pagamento do incentivo do Componente de Qualidade às Equipes da Atenção Primária à Saúde – APS no município de Pendências/RN.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/472/requerimento_no_003-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/472/requerimento_no_003-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a disponibilização de atendimentos de urgência para crianças com necessidades especiais, incluindo aquelas com Transtorno do Espectro Autista (TEA), Síndrome de Down e Transtorno do Déficit de Atenção e Hiperatividade (TDAH). Esses atendimentos devem ser realizados por profissionais especializados, como pediatras, neurologistas pediátricos, psiquiatras infantis, psicólogos, terapeutas ocupacionais, psicopedagogos, assistentes sociais e fonoaudiólogos.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_no_004-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_no_004-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito à Secretaria de Educação e Desporto a implantação de atendimentos especializados na Sala de Atendimento Educacional Especializado (AEE) em todas as escolas do município. Para isso, sugiro a criação de um cronograma de atendimento em parceria com as seguintes secretarias e profissionais:_x000D_
 _x000D_
 •	Secretaria de Assistência e Promoção Social:_x000D_
 o	Psicóloga_x000D_
 o	Assistente social_x000D_
 o	Nutricionista_x000D_
 o	Terapeuta ocupacional_x000D_
 o	Fonoaudióloga_x000D_
 o	Psicopedagoga_x000D_
 _x000D_
 •	Secretaria de Saúde:_x000D_
 o	Terapeuta ocupacional_x000D_
 o	Psicóloga_x000D_
 o	Psiquiatra infantil_x000D_
 o	Fonoaudióloga_x000D_
 o	Neurologista pediátrico</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_no_007-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_no_007-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, em conjunto com a Secretaria de Saúde, a implantação de uma Ala Pediátrica no Hospital Levani de Freitas, utilizando o espaço na parte de trás do hospital, anteriormente destinado à Ala COVID. Essa ala deverá contar com um médico pediatra de plantão 24 horas, atendendo exclusivamente crianças.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no_011-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no_011-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito a Vossa Excelência que seja oficiado à Senhora Prefeita Municipal, para que, através dos órgãos competentes, sejam prestadas as seguintes informações sobre a implementação da Lei Lucas (Lei Federal nº 13.722/2018), que torna obrigatória a capacitação em primeiros socorros para professores e funcionários das instituições de ensino públicas e privadas: 1- A Lei Lucas está sendo aplicada nas escolas do município? 2 - Quais instituições já passaram por capacitação? 3 - Existe cronograma para capacitação das demais unidades escolares? 4- Quem são os responsáveis pela aplicação e fiscalização da lei? 5 - Quais recursos foram ou estão sendo empregados na implementação da medida?</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Paulo Barreto</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_no_004-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_no_004-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofício a Sra. Secretária Municipal de Saúde para que mesma informe o rol constando a relação completa e atualizada dos medicamentos disponíveis na Farmácia Básica Municipal</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no_005-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no_005-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofício a Sra. Secretária Municipal de Saúde para que a mesma apresente a relação detalhada de medicamentos distribuído pela Farmácia Básica Municipal no período de Janeiro a Abril de 2025</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_no_006-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_no_006-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofício a Sra. Secretária Municipal de Saúde para que a mesma apresente a relação e o quantitativo detalhado ofertado de consultas e exames no primeiro quadrimestre.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_no_007-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_no_007-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofício a Sra. Secretária Municipal de Saúde, solicitando a apresentação de cópia das escalas de plantão do Hospital Maternidade Levani de Freitas no período de Janeiro a Maio do corrente ano.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_008-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_008-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofício à Sra. Secretária Municipal de Saúde, solicitando o detalhamento dos critérios utilizados para a elaboração da escala de plantões do Hospital Maternidade Levani de Freitas, bem como a indicação do período em que a mesma é organizada mensalmente. Requer-se, ainda, que a escala de plantões seja publicada oficialmente, garantindo transparência e acesso público às informações</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adailton</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_no_002-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_no_002-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Que sugere a Coordenação de Vigilância Sanitária, em conjunto com os Agentes de Endemias do Município, realize um relatório técnico com parecer sobre a constatação de Poços de Visita (PV) abertos em diversos pontos da cidade.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_no_003-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_no_003-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de políticas públicas voltadas ao cuidado e proteção de cães e gatos em situação de abandono no âmbito do Município de Pendências/RN.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_no_006-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_no_006-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indica-se à Secretaria Municipal de Saúde o retorno da realização de extrações de dentes sisos nas Unidades Básicas de Saúde (UBS), visando ampliar o acesso da população a esse serviço essencial de saúde bucal</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_no_008-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_no_008-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de um kit lanche destinado aos pacientes transportados em ambulâncias, micro-ônibus e demais veículos oficiais da saúde municipal</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_no_007-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_no_007-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indica-se a Secretária Municipal de Obras a realização de serviços de limpeza urbana no Bairro Feliz Pendências, visando a melhoria das condições de saúde, segurança e bem-estar da população</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_003-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_003-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>A devida manutenção do Lixão Municipal, com a retirada dos resíduos sólidos depositados às margens da Rodovia RN-118, evitando riscos sanitários</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_no_011-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_no_011-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura da sala de cirurgia e a aquisição de material hospitalar para o Hospital Levani de Freitas, no município de Pendências/RN</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_no_010-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_no_010-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeita de Pendências/RN que, por meio das Secretarias de Saúde e Educação, implante uma campanha permanente de vacinação nas escolas públicas municipais</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -750,67 +750,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/934/projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1009/projeto_de_lei_do_executivo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_do_legislativo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/448/projeto_de_lei_do_legislativo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/783/projeto_de_lei_do_legislativo_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1002/projeto_de_lei_do_legislativo_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_do_legislativo_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/972/emenda_modificativa_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/973/emenda_aditiva_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/472/requerimento_no_003-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_no_004-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_no_007-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no_011-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_no_004-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no_005-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_no_006-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_no_007-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_008-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_no_002-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_no_003-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_no_006-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_no_008-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_no_007-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_003-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_no_011-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_no_010-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/934/projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1009/projeto_de_lei_do_executivo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_do_legislativo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/448/projeto_de_lei_do_legislativo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/783/projeto_de_lei_do_legislativo_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1002/projeto_de_lei_do_legislativo_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_do_legislativo_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/972/emenda_modificativa_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/973/emenda_aditiva_no_001-2025_ao_projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/472/requerimento_no_003-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_no_004-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_no_007-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no_011-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_no_004-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no_005-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_no_006-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_no_007-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_008-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_no_002-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_no_003-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_no_006-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_no_008-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_no_007-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1016/indicacao_no_003-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_no_011-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_no_010-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>