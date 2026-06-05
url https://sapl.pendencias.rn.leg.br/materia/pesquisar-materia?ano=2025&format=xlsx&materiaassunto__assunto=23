--- v0 (2026-02-05)
+++ v1 (2026-06-05)
@@ -54,201 +54,201 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Marones</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_do_legislativo_no_003-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_do_legislativo_no_003-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe estabelecer a obrigatoriedade de notificação a delegacia de polícia local os casos de violência doméstica praticados contra mulher atendidos na rede pública de saúde do município de Pendências e dá outras providências.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Tâmara Galvão</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_lei_do_legislativo_no_011-2025_-_vera._tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_lei_do_legislativo_no_011-2025_-_vera._tamara.pdf</t>
   </si>
   <si>
     <t>Institui o selo "Autista a Bordo" no âmbito do Município de Pendências/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_do_legislativo_no_016-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_do_legislativo_no_016-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da nomeação ou contratação de pessoas condenadas por crimes sexuais e de violência contra crianças e adolescentes no âmbito do Município de Pendências</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1007/projeto_de_lei_do_legislativo_no_020-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1007/projeto_de_lei_do_legislativo_no_020-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de medidas de amparo e proteção à mulher vítima de violência no município de Pendências e dá outras providências</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_do_legislativo_no_022-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_do_legislativo_no_022-2025.pdf</t>
   </si>
   <si>
     <t>Institui medidas de prevenção, combate e proteção de crianças e adolescentes contra a pedofilia no Município de Pendências e dá outras providências</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/468/requerimento_no_002-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/468/requerimento_no_002-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo tome providências imediatas no sentido de realizar o Concurso Público da Guarda Municipal, uma vez já ter sido autorizado em Lei</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_no_001-2025_-_vera_tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_no_001-2025_-_vera_tamara.pdf</t>
   </si>
   <si>
     <t>Solicitar a implantação de quebra-molas na Rua Domingos Praxedes, visando melhorar a segurança viária e garantir a proteção dos pedestres e moradores da região.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adailton</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_008-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_008-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização do tráfego e estacionamento de veículos, bem como a instalação de tendas para melhor acomodação de feirantes e frequentadores, durante a realização da feira livre de Pendências/RN</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Paulo Barreto</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_011-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_011-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indico à Secretaria Municipal de Obras que seja realizada a implantação e o reforço da sinalização de trânsito nas áreas escolares do município</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_012-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_012-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Indico à Secretaria Municipal de Obras e Mobilidade Urbana que seja realizada, com urgência, a revitalização da parada de ônibus localizada no bairro Pendências de Cima</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/949/veto_no_001-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/949/veto_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo nº 011/2025, de autoria da Vereadora Tâmara Jocélia Rodrigues Galvão Avelino. "Institui o selo “Autista A Bordo” no Âmbito do Município de Pendências/RN, e dá outras Providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -555,67 +555,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_do_legislativo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_lei_do_legislativo_no_011-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_do_legislativo_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1007/projeto_de_lei_do_legislativo_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_do_legislativo_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/468/requerimento_no_002-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_no_001-2025_-_vera_tamara.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_008-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_011-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_012-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/949/veto_no_001-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_do_legislativo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_lei_do_legislativo_no_011-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_do_legislativo_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1007/projeto_de_lei_do_legislativo_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_do_legislativo_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/468/requerimento_no_002-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_no_001-2025_-_vera_tamara.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_008-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_011-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_012-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/949/veto_no_001-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="202.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>