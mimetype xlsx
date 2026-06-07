--- v0 (2026-02-06)
+++ v1 (2026-06-07)
@@ -54,436 +54,436 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Marones</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_do_legislativo_no_015-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_do_legislativo_no_015-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência na divulgação detalhada das Emendas Parlamentares recebidas pelo Município de Pendências e sua aplicação no Portal da Transparência</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1002/projeto_de_lei_do_legislativo_no_019-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1002/projeto_de_lei_do_legislativo_no_019-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com médicos especialistas, exames e cirurgias na rede pública de saúde municipal de Pendências.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_do_legislativo_no_021-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_do_legislativo_no_021-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção, controle e gerenciamento do Lixão Municipal e dá outras providências</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_do_legislativo_no_023-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_do_legislativo_no_023-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da presença dos Secretários Municipais e demais ocupantes de cargos equivalentes quando convocados pela Câmara Municipal em sessões ordinárias ou extraordinárias e estabelece penalidades pelo não comparecimento</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/444/requerimento_001.2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/444/requerimento_001.2025.pdf</t>
   </si>
   <si>
     <t>O envio a esta Casa do Projeto, Contrato e Comprovantes de Pagamentos efetuados das seguintes obras:_x000D_
 1- Passagem Molhada de Mulungu;_x000D_
 2- Urbanização das Avenidas Francisco Rodrigues e Alba Miranda;_x000D_
 3- Reforma da antiga rodoviária;_x000D_
 4- Pavimentação da Praça da Lagoa;_x000D_
 5- Unidade Básica de Saúde do Assentamento Marcos Freire;_x000D_
 6- Construção das 100 casas Habitacionais - Conjunto Dimas Martins.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Fernando Júnior</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_no_001-2025_-_ver._fernando_junior.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_no_001-2025_-_ver._fernando_junior.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhada, com antecedência razoável, a relação dos itens que comporão a pauta da sessão, incluindo requerimentos, projetos de lei, projetos de resolução, pareceres e quaisquer outros documentos das comissões que necessitem ser_x000D_
 lidos ou deliberados</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/468/requerimento_no_002-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/468/requerimento_no_002-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo tome providências imediatas no sentido de realizar o Concurso Público da Guarda Municipal, uma vez já ter sido autorizado em Lei</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Paulo Barreto</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_no_001-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_no_001-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofício a Sra. Prefeita solicitando, por ocasião da Transição de Governo, que seja dada a devida publicidade no Diário Oficial do Município e no site eletrônico da Prefeitura Municipal do RELATÓRIO TÉCNICO CONCLUSIVO - TRANSIÇÃO DE GOVERNO 2024/2025.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_no_002-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_no_002-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública para discussão junto aos munícipes com a presença da atual Gestão municipal, a cerca da situação das Obras públicas em andamento deixadas pela Gestão Municipal 2021/2024.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Joseny Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_no_009-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_no_009-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito a presença de representantes da Secretaria de Assistência e Promoção Social do município em uma reunião com as famílias contempladas com as casas do conjunto habitacional, com o objetivo de prestar esclarecimentos e tratar de questões pendentes relacionadas ao programa habitacional.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/682/pb_-_mandato_-_requerimento_no._003_2025_ass.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/682/pb_-_mandato_-_requerimento_no._003_2025_ass.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofício a Sra. Prefeita solicitando informações a respeito do andamento do Plano de Ação nº. 09032023- 036709 /2023 – Emenda Parlamentar 202338860005-JEAN PAUL PRATES destinada a Construção de uma Arena Poliesportiva denominada Areninha Potiguar, na Comunidade de Mulungu, bem como a cópia os extratos bancários da Conta corrente do Convênio até a presente data, inclusive com o detalhamento do saldo de rendimento de aplicação dos valores depositados em conta</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no_011-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no_011-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito a Vossa Excelência que seja oficiado à Senhora Prefeita Municipal, para que, através dos órgãos competentes, sejam prestadas as seguintes informações sobre a implementação da Lei Lucas (Lei Federal nº 13.722/2018), que torna obrigatória a capacitação em primeiros socorros para professores e funcionários das instituições de ensino públicas e privadas: 1- A Lei Lucas está sendo aplicada nas escolas do município? 2 - Quais instituições já passaram por capacitação? 3 - Existe cronograma para capacitação das demais unidades escolares? 4- Quem são os responsáveis pela aplicação e fiscalização da lei? 5 - Quais recursos foram ou estão sendo empregados na implementação da medida?</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_no_004-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_no_004-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofício a Sra. Secretária Municipal de Saúde para que mesma informe o rol constando a relação completa e atualizada dos medicamentos disponíveis na Farmácia Básica Municipal</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no_005-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no_005-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofício a Sra. Secretária Municipal de Saúde para que a mesma apresente a relação detalhada de medicamentos distribuído pela Farmácia Básica Municipal no período de Janeiro a Abril de 2025</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_no_006-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_no_006-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofício a Sra. Secretária Municipal de Saúde para que a mesma apresente a relação e o quantitativo detalhado ofertado de consultas e exames no primeiro quadrimestre.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_no_007-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_no_007-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofício a Sra. Secretária Municipal de Saúde, solicitando a apresentação de cópia das escalas de plantão do Hospital Maternidade Levani de Freitas no período de Janeiro a Maio do corrente ano.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_008-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_008-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofício à Sra. Secretária Municipal de Saúde, solicitando o detalhamento dos critérios utilizados para a elaboração da escala de plantões do Hospital Maternidade Levani de Freitas, bem como a indicação do período em que a mesma é organizada mensalmente. Requer-se, ainda, que a escala de plantões seja publicada oficialmente, garantindo transparência e acesso público às informações</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/977/requerimento_no_003-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/977/requerimento_no_003-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>Que seja enviada a esta Casa Legislativa todas as Leis sancionadas pelo Poder Executivo Municipal de Agosto de 2018 a Dezembro de 2024</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Nanan Olegário</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/986/requerimento_no_001-2025_-_ver._janilson.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/986/requerimento_no_001-2025_-_ver._janilson.pdf</t>
   </si>
   <si>
     <t>Que sejam encaminhadas cópias das licitações e contratos firmados pela Câmara Municipal de Pendências no período de janeiro a maio de 2025</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_004-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_004-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>Que seja convocado o atual Secretário de Infraestrutura e Mobilidade Urbana, o Senhor José Francisco dos Santos Neto, para que compareça a esta Casa Legislativa a fim de prestar esclarecimentos sobre as obras em andamento no município, bem como apresentar informações sobre os cronogramas, recursos aplicados, critérios de prioridade e demais aspectos pertinentes à execução dessas obras</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1012/requerimento_no_009-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1012/requerimento_no_009-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Secretário Municipal de Administração que apresente a esta Casa Legislativa a relação atualizada de todos os servidores públicos e prestadores de serviços vinculados ao Município de Pendências/RN, contendo informações sobre lotação, cargo, vínculo e remuneração.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_no_010-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_no_010-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Secretário Municipal de Obras e Transportes que apresente as informações detalhadas sobre a situação atual da frota municipal de veículos, máquinas e equipamentos sob gestão direta ou indireta da Secretaria Municipal de Obras.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1014/requerimento_no_011-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1014/requerimento_no_011-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Secretário Municipal de Administração que apresente a esta Casa Legislativa a relação de Convênios e Contratos firmados entre a Prefeitura Municipal de Pendências e Instituições financeiras para oferta de crédito consignado ou outras modalidades de crédito no período de janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1015/requerimento_no_012-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1015/requerimento_no_012-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Secretário Municipal de Administração que apresente a esta Casa Legislativa a relação das Folhas de Pagamento e Guias do FGTS e de Informação à Previdência Social (GFIP) da Prefeitura Municipal de Pendências no período de janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1026/requerimento_no_013-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1026/requerimento_no_013-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a Senhora Secretária Municipal de Assistência Social que apresente a esta Casa Legislativa informações relativas Conselho Municipal de Habitação (CMH)</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1027/requerimento_no_014-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1027/requerimento_no_014-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a Gestão Municipal o agendamento de uma VISTORIA TÉCNICA CONJUNTA à obra paralisada do Conjunto Habitacional Dimas Martins Cabral</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1028/requerimento_no_015-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1028/requerimento_no_015-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a Gestão Municipal o agendamento de uma VISTORIA TÉCNICA CONJUNTA à obra da Passagem Molhada que interliga as Comunidades de Mulungu e Monsenhor Honório no município de Pendências</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1031/requerimento_no_016-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1031/requerimento_no_016-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a Presidente da Câmara Municipal a criação de um Grupo de Trabalho (GT) destinado a elaborar estudo, projeto e plano de ação para a organização, preservação, digitalização e publicização do acervo do Arquivo da Câmara Municipal de Pendências/RN, com especial atenção à localização e integridade dos documentos contábeis e de prestação de contas</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1032/requerimento_no_017-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1032/requerimento_no_017-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a Presidente da Câmara Municipal a criação de um Grupo de Trabalho (GT) com o objetivo de organizar, avaliar e sistematizar o acervo completo da legislação municipal, com especial atenção às leis que possam ser traduzidas em políticas públicas efetivas para a população</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1033/requerimento_no_018-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1033/requerimento_no_018-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a Presidente da Câmara Municipal a implantação do Sistema Eletrônico de Informações (SEI!) para a tramitação, gerenciamento e arquivamento de todos os processos legislativos e administrativos da Câmara Municipal</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1034/requerimento_no_019-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1034/requerimento_no_019-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a Presidente da Câmara Municipal que solicite, de forma urgente, junto ao Tribunal de Contas do Estado do Rio Grande do Norte (TCE/RN), o agendamento de uma reunião conjunta entre o corpo técnico desta Câmara Municipal (incluindo assessoria jurídica, contábil e de controle interno) e o corpo técnico daquela Egrégia Corte de Contas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -790,67 +790,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_do_legislativo_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1002/projeto_de_lei_do_legislativo_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_do_legislativo_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_do_legislativo_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/444/requerimento_001.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_no_001-2025_-_ver._fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/468/requerimento_no_002-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_no_001-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_no_002-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_no_009-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/682/pb_-_mandato_-_requerimento_no._003_2025_ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no_011-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_no_004-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no_005-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_no_006-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_no_007-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_008-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/977/requerimento_no_003-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/986/requerimento_no_001-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_004-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1012/requerimento_no_009-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_no_010-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1014/requerimento_no_011-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1015/requerimento_no_012-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1026/requerimento_no_013-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1027/requerimento_no_014-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1028/requerimento_no_015-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1031/requerimento_no_016-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1032/requerimento_no_017-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1033/requerimento_no_018-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1034/requerimento_no_019-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/975/projeto_de_lei_do_legislativo_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1002/projeto_de_lei_do_legislativo_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1017/projeto_de_lei_do_legislativo_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_do_legislativo_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/444/requerimento_001.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_no_001-2025_-_ver._fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/468/requerimento_no_002-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_no_001-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/487/requerimento_no_002-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_no_009-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/682/pb_-_mandato_-_requerimento_no._003_2025_ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no_011-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_no_004-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no_005-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_no_006-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_no_007-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_008-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/977/requerimento_no_003-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/986/requerimento_no_001-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1001/requerimento_no_004-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1012/requerimento_no_009-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_no_010-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1014/requerimento_no_011-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1015/requerimento_no_012-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1026/requerimento_no_013-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1027/requerimento_no_014-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1028/requerimento_no_015-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1031/requerimento_no_016-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1032/requerimento_no_017-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1033/requerimento_no_018-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1034/requerimento_no_019-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>