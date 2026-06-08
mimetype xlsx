--- v0 (2026-02-07)
+++ v1 (2026-06-08)
@@ -10,1989 +10,2223 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1688" uniqueCount="642">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1688" uniqueCount="720">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1056/projeto_de_lei_do_executivo_no_010-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1056/projeto_de_lei_do_executivo_no_010-2025.pdf</t>
   </si>
   <si>
     <t>Abre ao orçamento geral do município, crédito especial no valor global de R$ 224.989,64 (Duzentos e vinte e quatro mil, novecentos e oitenta e nove reais e sessenta e quatro centavos)</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1079/projeto_de_lei_do_executivo_no_011-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1079/projeto_de_lei_do_executivo_no_011-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do município para o quadriênio 2026-2029 e dá outras providências</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_lei_do_executivo_no_012-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_lei_do_executivo_no_012-2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Pendências, Estado do Rio Grande do Norte, para o exercício financeiro de 2026</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1121/projeto_de_lei_do_executivo_no_013-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1121/projeto_de_lei_do_executivo_no_013-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Coleta Seletiva de Pendências/RN, dispõe sobre a gestão de resíduos sólidos recicláveis, estabelece critérios para grandes, médios e pequenos geradores, promove a inclusão socioprodutiva de catadores de materiais recicláveis, regula o Programa IPTU Verde e dá outras providências</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_lei_do_executivo_no_014-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_lei_do_executivo_no_014-2025.pdf</t>
   </si>
   <si>
     <t>Abre ao orçamento geral do município, crédito especial no valor global de R$ 396.037,62 (Trezentos e noventa e seis mil, trinta e sete reais e sessenta e dois centavos)</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1217/projeto_de_lei_do_executivo_no_015-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1217/projeto_de_lei_do_executivo_no_015-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da transação de créditos de natureza tributária no Município de Pendências/RN e dá outras providências</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Tâmara Galvão</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1052/projeto_de_lei_do_legislativo_no_024-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1052/projeto_de_lei_do_legislativo_no_024-2025.pdf</t>
   </si>
   <si>
     <t>Declara como Patrimônio Cultural Imaterial do Município de Pendências o evento “Arraiá ô Sertão”, promovido pela Associação Fazendo Arte de Pendências – AFAP</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Marones</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1064/projeto_de_lei_do_legislativo_no_025-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1064/projeto_de_lei_do_legislativo_no_025-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Política Municipal de Prevenção da Depressão e do Suicídio, e dá outras providências</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1086/projeto_de_lei_do_legislativo_no_026-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1086/projeto_de_lei_do_legislativo_no_026-2025_-_original_rf.pdf</t>
   </si>
   <si>
     <t>Regulamenta o funcionamento de locais privados de atividades físicas no município de Pendências/RN</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1087/projeto_de_lei_do_legislativo_no_027-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1087/projeto_de_lei_do_legislativo_no_027-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação, pelas unidades de saúde da rede pública municipal, dos nomes e horários de atendimento dos profissionais de saúde da atenção básica e das especialidades médicas, e dá outras providências</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1088/projeto_de_lei_do_legislativo_no_028-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1088/projeto_de_lei_do_legislativo_no_028-2025.pdf</t>
   </si>
   <si>
     <t>Veta a atuação de falsos personal trainers em academias de musculação no Município de Pendências e dá outras providências</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1116/projeto_de_lei_do_legislativo_no_029-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1116/projeto_de_lei_do_legislativo_no_029-2025.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Pendências/RN, o Programa "Camarote da Inclusão e Cultura Acessível", destinado à promoção da inclusão e acessibilidade das pessoas com deficiência e de seus representantes legais em eventos, manifestações culturais e atividades públicas municipais, e dá outras providências</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1120/projeto_de_lei_do_legislativo_no_030-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1120/projeto_de_lei_do_legislativo_no_030-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso do Brasão Oficial do Município como única identidade visual em campanhas, propagandas, documentos e atividades oficiais da Administração Pública Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1137/projeto_de_decreto_legislativo_no_001-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Pendências/RN ao Senhor Sandro Reges Souza Soares e dá outras providências</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1138/projeto_de_decreto_legislativo_no_002-2025_-_ver._marones.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadão Honorário do Município de Pendências/RN ao Senhor Dawis Alves de Oliveira e dá outras providências</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1139/projeto_de_decreto_legislativo_no_003-2025_-_ver._marones.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadão Honorário do Município de Pendências/RN ao Senhor Caio do Nascimento Soares Raposo e dá outras providências</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Fernando Júnior</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1140/projeto_de_decreto_legislativo_no_004-2025_-_ver._fernando_junior.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadã Honorária do Município de Pendências/RN à Senhora Valéria Ingrid Julião de Araújo e dá outras providências</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1141/projeto_de_decreto_legislativo_no_005-2025_-_ver._fernando_junior.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadã Honorária do Município de Pendências/RN à Senhora Francinete Julião e dá outras providências</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1142/projeto_de_decreto_legislativo_no_006-2025_-_ver._fernando_junior.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadã Honorária do Município de Pendências/RN à Senhora Wilmara Julião Lopes de Araújo Medeiros e dá outras providências</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Adailton</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1143/projeto_de_decreto_legislativo_no_007-2025_-_ver._adailton.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadã Honorária do Município de Pendências/RN à Senhora Paulla Eugênia de Menezes Cabral e dá outras providências</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1144/projeto_de_decreto_legislativo_no_008-2025_-_ver._adailton.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadão Honorário do Município de Pendências/RN ao Senhor Alexandre Santiago de Oliveira e dá outras providências</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>Concede Título de Cidadão Honorário do Município de Pendências/RN à Senhor João Rodrigues Pereira e dá outras providências</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1145/projeto_de_decreto_legislativo_no_009-2025_-_ver._adailton.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Pendências/RN ao Senhor João Rodrigues Pereira e dá outras providências</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>Joseny Oliveira</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1146/projeto_de_decreto_legislativo_no_010-2025_-_vera._joseny.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadão Honorário do Município de Pendências/RN ao Senhor Bernardo César Carlos Belarmino de Amorim e dá outras providências</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1147/projeto_de_decreto_legislativo_no_011-2025_-_vera._joseny.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadã Honorária do Município de Pendências/RN à Senhora Iraci Belmira da Silva Morais e dá outras providências</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1148/projeto_de_decreto_legislativo_no_012-2025_-_vera._joseny.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadão Honorário do Município de Pendências/RN ao Senhor José Adenilson dos Santos e dá outras providências</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1149/projeto_de_decreto_legislativo_no_013-2025_-_vera._tamara.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadão Honorário do Município de Pendências/RN ao Senhor Francisco das Chagas Almeida Tavares e dá outras providências</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1150/projeto_de_decreto_legislativo_no_014-2025_-_vera._tamara.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadão Honorário do Município de Pendências/RN ao Senhor José Ronald Farias Aguiar e dá outras providências</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1151/projeto_de_decreto_legislativo_no_015-2025_-_vera._tamara.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadão Honorário do Município de Pendências/RN ao Senhor Gleydson Rodrigues da Silva e dá outras providências</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Xandal</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1152/projeto_de_decreto_legislativo_no_016-2025_-_ver._alexandre.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadão Honorário do Município de Pendências/RN ao Senhor Weslley Dantas dos Santos e dá outras providências</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Paulo Barreto</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1153/projeto_de_decreto_legislativo_no_017-2025_-_ver._paulo_barreto.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadã Honorária do Município de Pendências/RN à Senhora Wilma Maria de Faria (in memoriam) e dá outras providências</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1154/projeto_de_decreto_legislativo_no_018-2025_-_ver._paulo_barreto.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadão Honorário do Município de Pendências/RN ao Senhor Francisco Assis de Medeiros e dá outras providências</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1155/projeto_de_decreto_legislativo_no_019-2025_-_ver._paulo_barreto.pdf</t>
+  </si>
+  <si>
     <t>Concede Título de Cidadão Honorário do Município de Pendências/RN ao Senhor Jean Paul Terra Prates e dá outras providências</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1135/emenda_modificativa_no_003-2025_ao_projeto_de_lei_do_executivo_no_014-2025_-_ver._adailton.pdf</t>
+  </si>
+  <si>
     <t>Modifica o art. 3º do Projeto de Lei do Executivo nº 014/2025, que abre ao orçamento geral do município, crédito especial no valor global de R$ 396.037,62 (Trezentos e noventa e seis mil, trinta e sete reais e sessenta e dois centavos)</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>Adailton, Joseny Oliveira, Marones, Paulo Barreto, Tâmara Galvão</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1202/emenda_modificativa_no_004-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores_-_original.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1202/emenda_modificativa_no_004-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores_-_original.pdf</t>
   </si>
   <si>
     <t>Modifica o Projeto de Lei do Executivo nº 012/2025, que “Estima a receita e fixa a despesa do Município de Pendências para o exercício financeiro de 2026”</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1203/emenda_aditiva_no_002-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf</t>
+  </si>
+  <si>
     <t>Acrescenta, no Projeto de Lei Orçamentária Anual para 2026 e no Projeto de Lei do Plano Plurianual 2026–2029, o Programa “Manutenção da Perfuratriz”, bem como sua respectiva ação orçamentária, no âmbito da Secretaria Municipal de Agricultura, Pecuária e Pesca</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1204/emenda_aditiva_no_003-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf</t>
+  </si>
+  <si>
     <t>Acrescenta, no Projeto de Lei Orçamentária Anual para 2026 e no Projeto de Lei do Plano Plurianual 2026–2029, o Programa “Manutenção da Patrulha Mecanizada”, bem como sua respectiva ação orçamentária no âmbito da Secretaria Municipal de Agricultura, Pecuária e Pesca</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1205/emenda_aditiva_no_004-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf</t>
+  </si>
+  <si>
     <t>Acrescenta, no Projeto de Lei Orçamentária Anual para 2026 e no Projeto de Lei do Plano Plurianual 2026–2029, o Programa “Reforma da Quadra Zezitão”, bem como sua respectiva ação orçamentária no âmbito da Secretaria Municipal de Educação e Desporto</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1206/emenda_aditiva_no_005-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf</t>
+  </si>
+  <si>
     <t>Acrescenta, no Projeto de Lei Orçamentária Anual para 2026 e no Projeto de Lei do Plano Plurianual 2026–2029, o Programa “Reforma do Ginásio Poliesportivo Otto Bezerra”, bem como sua respectiva ação orçamentária no âmbito da Secretaria Municipal de Educação e Desporto</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1207/emenda_aditiva_no_006-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf</t>
+  </si>
+  <si>
     <t>Acrescenta, no Projeto de Lei Orçamentária Anual para 2026 e no Projeto de Lei do Plano Plurianual 2026–2029, o Programa “Construção da Areninha Society na Comunidade de Mulungu”, bem como sua respectiva ação orçamentária no âmbito da Secretaria Municipal de Educação e Desporto</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1208/emenda_aditiva_no_007-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf</t>
+  </si>
+  <si>
     <t>Acrescenta, no Projeto de Lei Orçamentária Anual para 2026 e no Projeto de Lei do Plano Plurianual 2026–2029, o Programa “Reforma da Escola Maria Moura”, bem como sua respectiva ação orçamentária no âmbito da Secretaria Municipal de Educação e Desporto</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1209/emenda_aditiva_no_008-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf</t>
+  </si>
+  <si>
     <t>Acrescenta, no Projeto de Lei Orçamentária Anual para 2026 e no Projeto de Lei do Plano Plurianual 2026–2029, o Programa “Reforma da Escola Padre José Luiz”, bem como sua respectiva ação orçamentária no âmbito da Secretaria Municipal de Educação e Desporto</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1210/emenda_aditiva_no_009-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf</t>
+  </si>
+  <si>
     <t>Acrescenta, no Projeto de Lei Orçamentária Anual para 2026 e no Projeto de Lei do Plano Plurianual 2026–2029, o Programa “Reforma da Escola Maria do Rosário”, bem como sua respectiva ação orçamentária no âmbito da Secretaria Municipal de Educação e Desporto</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1211/emenda_aditiva_no_010-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf</t>
+  </si>
+  <si>
     <t>Acrescenta, no Projeto de Lei Orçamentária Anual para 2026 e no Projeto de Lei do Plano Plurianual 2026–2029, o Programa “Incentivo ao Motocross e Educação no Trânsito”, bem como sua respectiva ação orçamentária no âmbito da Secretaria Municipal de Educação e Desporto</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1212/emenda_aditiva_no_011-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf</t>
+  </si>
+  <si>
     <t>Acrescenta, no Projeto de Lei Orçamentária Anual para 2026 e no Projeto de Lei do Plano Plurianual 2026–2029, o Programa “Aquisição de Veículos e Máquinas Pesadas”, bem como sua respectiva ação orçamentária no âmbito da Secretaria Municipal de Infraestrutura e Mobilidade Urbana</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1213/emenda_aditiva_no_012-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf</t>
+  </si>
+  <si>
     <t>Acrescenta, no Projeto de Lei Orçamentária Anual para 2026 e no Projeto de Lei do Plano Plurianual 2026–2029, o Programa “Manutenção da Frota”, bem como sua respectiva ação orçamentária no âmbito da Secretaria Municipal de Infraestrutura e Mobilidade Urbana</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1214/emenda_aditiva_no_013-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf</t>
+  </si>
+  <si>
     <t>Acrescenta, no Projeto de Lei Orçamentária Anual para 2026 e no Projeto de Lei do Plano Plurianual 2026–2029, o Programa “Cultura na Escola”, bem como sua respectiva ação orçamentária no âmbito da Secretaria Municipal de Educação e Desporto</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1215/emenda_aditiva_no_014-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf</t>
+  </si>
+  <si>
     <t>Acrescenta, no Projeto de Lei Orçamentária Anual para 2026 e no Projeto de Lei do Plano Plurianual 2026–2029, o Programa “Aquisição de Gerador de Energia para o Hospital Maternidade Levani de Freitas”, bem como sua respectiva ação orçamentária no âmbito do Fundo Municipal de Saúde</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1216/emenda_aditiva_no_015-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf</t>
+  </si>
+  <si>
     <t>Acrescenta, no Projeto de Lei Orçamentária Anual para 2026 e no Projeto de Lei do Plano Plurianual 2026–2029, o Programa “Aquisição de Cama Hospitalar para o Hospital Maternidade Levani de Freitas”, bem como sua respectiva ação orçamentária no âmbito do Fundo Municipal de Saúde</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1165/emenda_impositiva_no_001-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._adailton.pdf</t>
+  </si>
+  <si>
     <t>Adiciona-se ação ao Projeto de Lei do Executivo nº 012/2025, que "Estima a receita e fixa a despesa do Município de Pendências para o exercício financeiro de 2026"</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1166/emenda_impositiva_no_002-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._adailton.pdf</t>
+  </si>
+  <si>
     <t>1167</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1167/emenda_impositiva_no_003-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._adailton.pdf</t>
+  </si>
+  <si>
     <t>1168</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1168/emenda_impositiva_no_004-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._adailton.pdf</t>
+  </si>
+  <si>
     <t>1169</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1169/emenda_impositiva_no_005-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._adailton.pdf</t>
+  </si>
+  <si>
     <t>1170</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1170/emenda_impositiva_no_006-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._adailton.pdf</t>
+  </si>
+  <si>
     <t>1171</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1171/emenda_impositiva_no_007-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._marones.pdf</t>
+  </si>
+  <si>
     <t>1172</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1172/emenda_impositiva_no_008-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._marones.pdf</t>
+  </si>
+  <si>
     <t>1173</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1173/emenda_impositiva_no_009-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._marones.pdf</t>
+  </si>
+  <si>
     <t>1174</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1174/emenda_impositiva_no_010-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._marones.pdf</t>
+  </si>
+  <si>
     <t>1175</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1175/emenda_impositiva_no_011-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._marones.pdf</t>
+  </si>
+  <si>
     <t>1176</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1176/emenda_impositiva_no_012-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._marones.pdf</t>
+  </si>
+  <si>
     <t>1177</t>
   </si>
   <si>
     <t>Adailton, Marones</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1177/emenda1.pdf</t>
+  </si>
+  <si>
     <t>1178</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1178/emenda1.pdf</t>
+  </si>
+  <si>
     <t>1179</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1179/emenda1.pdf</t>
+  </si>
+  <si>
     <t>1180</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1180/emenda_impositiva_no_016-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._joseny.pdf</t>
+  </si>
+  <si>
     <t>1181</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1181/emenda_impositiva_no_017-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._joseny.pdf</t>
+  </si>
+  <si>
     <t>1182</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1182/emenda_impositiva_no_018-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._joseny.pdf</t>
+  </si>
+  <si>
     <t>1183</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1183/emenda_impositiva_no_019-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._joseny.pdf</t>
+  </si>
+  <si>
     <t>1184</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1184/emenda_impositiva_no_020-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._joseny.pdf</t>
+  </si>
+  <si>
     <t>1185</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Nanan Olegário</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1185/emenda_impositiva_no_021-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._janilson.pdf</t>
+  </si>
+  <si>
     <t>1186</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1186/emenda_impositiva_no_022-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._paulo_barreto.pdf</t>
+  </si>
+  <si>
     <t>1187</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Welliedna Enfermeira</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1187/emenda_impositiva_no_023-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._wellienda.pdf</t>
+  </si>
+  <si>
     <t>1188</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1188/emenda_impositiva_no_024-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._tamara.pdf</t>
+  </si>
+  <si>
     <t>1189</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1189/emenda_impositiva_no_025-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._tamara.pdf</t>
+  </si>
+  <si>
     <t>1190</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1190/emenda_impositiva_no_026-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._tamara.pdf</t>
+  </si>
+  <si>
     <t>1191</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1191/emenda_impositiva_no_027-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._tamara.pdf</t>
+  </si>
+  <si>
     <t>1192</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1192/emenda_impositiva_no_028-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._tamara.pdf</t>
+  </si>
+  <si>
     <t>1193</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1193/emenda1.pdf</t>
+  </si>
+  <si>
     <t>1194</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1194/emenda1.pdf</t>
+  </si>
+  <si>
     <t>1195</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1195/emenda1.pdf</t>
+  </si>
+  <si>
     <t>1196</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1196/emenda1.pdf</t>
+  </si>
+  <si>
     <t>1197</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Adailton, Fernando Júnior, Joseny Oliveira, Marones, Nanan Olegário, Paulo Barreto, Tâmara Galvão, Welliedna Enfermeira, Xandal</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1197/emenda1.pdf</t>
+  </si>
+  <si>
     <t>1198</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1198/emenda1.pdf</t>
+  </si>
+  <si>
     <t>1127</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1127/emenda_supressiva_no_001-2025_ao_projeto_de_lei_do_legislativo_no_028-2025_-_ver._alexandre.pdf</t>
+  </si>
+  <si>
     <t>Suprime o art. 4º-A e seus parágrafos do Projeto de Lei do Legislativo nº 028/2025, que “Veta a atuação de falsos personal trainers em academias de musculação no Município de Pendências e dá outras providências</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1112/substitutivo_no_001-2025_ao_projeto_de_lei_do_legislativo_no_026-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1112/substitutivo_no_001-2025_ao_projeto_de_lei_do_legislativo_no_026-2025.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO ao PROJETO DE LEI DO LEGISLATIVO nº 026/2025, de autoria do Vereador Marones Manoel dos Santos “Regulamenta o funcionamento de locais privados de atividades físicas no município de Pendências/RN.”</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1044/requerimento_no_012-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1044/requerimento_no_012-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito à Presidenta da Câmara Municipal de Pendências a adoção das providências necessárias para a continuação da grade de proteção na subida localizada em frente à sede desta Casa Legislativa, medida indispensável para garantir maior segurança e acessibilidade a todos que frequentam este Poder Legislativo</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1046/requerimento_no_005-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1046/requerimento_no_005-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Secretário Municipal de Obras, solicitando a remessa a esta Casa Legislativa de toda a documentação referente ao estudo técnico realizado para determinar a capacidade da bacia hidrográfica (bacia fluvial) utilizada na execução da obra de passagem molhada, localizada em Mulungu</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1047/requerimento_no_006-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1047/requerimento_no_006-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>Cópia integral da documentação referente à Vistoria Técnica realizada na obra da Passagem Molhada de Mulungu após sua destruição, contendo a respectiva causa do ocorrido, laudo, relatório e demais documentos comprobatórios</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1048/requerimento_no_007-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1048/requerimento_no_007-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>1. Cópia integral do Projeto Técnico referente à execução da obra da passagem molhada localizada na Comunidade de Mulungu;_x000D_
 2. Cópia do contrato administrativo firmado com a empresa responsável pela execução da referida obra, contendo valores, prazos, aditivos contratuais e demais documentos correlatos</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1049/requerimento_no_008-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1049/requerimento_no_008-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>1. Se a obra da Passagem Molhada da Comunidade Mulungu foi executada de acordo com o projeto técnico original elaborado e aprovado pela Secretaria de Infraestrutura e Mobilização Urbana;_x000D_
 2. Em caso positivo, que seja encaminhada cópia do relatório de fiscalização e do termo de conformidade da obra;_x000D_
 3. Caso tenha havido alterações no projeto, informar quais foram apresentando os documentos que aprovaram as modificações e suas justificativas técnicas</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1050/requerimento_no_009-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1050/requerimento_no_009-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar informações detalhadas acerca das obras paralisadas em nosso município, especialmente quanto às prioridades definidas para as suas retomadas e conclusões. Considerando a relevância dessas obras para a melhoria da infraestrutura urbana e a qualidade de vida da população, é de fundamental importância que haja clareza quanto ao cronograma de execução, razões da paralisação e previsão de conclusão. Dessa forma, solicito: _x000D_
 1. Lista das obras paralisadas atualmente;_x000D_
 2. Justificativas técnicas e administrativas para a paralisação de cada obra; _x000D_
 3. Critérios adotados para definição das prioridades de retomada; _x000D_
 4. Previsão de reinício e conclusão das obras; _x000D_
 5. Eventuais recursos destinados para garantir a finalização dos serviços</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1051/requerimento_no_010-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1051/requerimento_no_010-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>REQUERER, em caráter de urgência, que seja oficiado à Senhora Prefeita Municipal e à Secretária de Saúde, solicitando a disponibilização imediata de um carro em perfeito estado de conservação e funcionamento, destinado ao transporte das pessoas deste município que necessitam se deslocar até a cidade de Mossoró/RN para a realização de tratamento de hemodiálise</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1060/requerimento_no_003-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1060/requerimento_no_003-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas à Secretaria Municipal de Educação e Desporto, à Secretaria Municipal de Administração e Planejamento e à Cooperativa de Trabalho dos Profissionais da Educação do Estado do RN, inscrita no CNPJ nº 35.537.126/0001-84, as cópias dos contratos dos cooperados e respectivas folhas de pagamento, referentes ao período de janeiro a dezembro de 2024</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1061/requerimento_no_004-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1061/requerimento_no_004-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas a Secretaria Municipal de Assistência e Promoção Social e a Secretaria Municipal de Infraestrutura e Mobilidade Urbana e encaminhadas a esta Casa Legislativa as cópias integrais dos relatórios de medições, contratos, cronogramas de execução e entrega, bem como os comprovantes de pagamentos referentes às seguintes obras em andamento e/ou paralisadas no município:_x000D_
 1. Construção dos banheiros da Escola Padre José Luiz;_x000D_
 2. Construção das 100 (cem) unidades habitacionais do conjunto habitacional, incluindo as cópias das solicitações encaminhadas à CAERN e à COSERN para fins de ligação de água e energia elétrica; _x000D_
 3. Construção da Unidade Básica de Saúde do Assentamento Marcos Freire. _x000D_
 Requer-se ainda que seja informado, de forma oficial, o motivo da paralisação das referidas obras, com a devida apresentação de documentos comprobatórios</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_no_020-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_no_020-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a convocação da Sra. Secretária Municipal de Saúde para prestar esclarecimentos sobre a execução orçamentária de 2025, o Projeto de Lei do PPA 2026–2029 e a Proposta da LOA 2026, diretamente perante este Poder Legislativo</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1066/requerimento_no_021-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1066/requerimento_no_021-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a convocação da Sra. Secretária Municipal de Assistência e Promoção Social para prestar esclarecimentos sobre a execução orçamentária de 2025, o Projeto de Lei do PPA 2026–2029 e a Proposta da LOA 2026, diretamente perante este Poder Legislativo</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1067/requerimento_no_022-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1067/requerimento_no_022-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a convocação da Sra. Secretária Municipal de Educação e Desporto para prestar esclarecimentos sobre a execução orçamentária de 2025, o Projeto de Lei do PPA 2026–2029 e a Proposta da LOA 2026, diretamente perante este Poder Legislativo</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_no_023-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_no_023-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a convocação do Sr. Secretário Municipal de Cultura, Turismo e Juventude para prestar esclarecimentos sobre a execução orçamentária de 2025, o Projeto de Lei do PPA 2026–2029 e a Proposta da LOA 2026, diretamente perante este Poder Legislativo</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1069/requerimento_no_024-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1069/requerimento_no_024-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a convocação do Sr. Secretário Municipal de Infraestrutura e Mobilidade Urbana para prestar esclarecimentos sobre a execução orçamentária de 2025, o Projeto de Lei do PPA 2026–2029 e a Proposta da LOA 2026, diretamente perante este Poder Legislativo</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1070/requerimento_no_025-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1070/requerimento_no_025-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a convocação da Sra. Secretária Municipal de Meio Ambiente, Urbanismo e Recursos Hídricos para prestar esclarecimentos sobre a execução orçamentária de 2025, o Projeto de Lei do PPA 2026–2029 e a Proposta da LOA 2026, diretamente perante este Poder Legislativo</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1071/requerimento_no_026-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1071/requerimento_no_026-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a convocação do Sr. Secretário Municipal de Agricultura, Pecuária e Pesca para prestar esclarecimentos sobre a execução orçamentária de 2025, o Projeto de Lei do PPA 2026–2029 e a Proposta da LOA 2026, diretamente perante este Poder Legislativo</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1072/requerimento_no_027-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1072/requerimento_no_027-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a convocação da Sra. Secretária Municipal da Fazenda para prestar esclarecimentos sobre a execução orçamentária de 2025, o Projeto de Lei do PPA 2026–2029 e a Proposta da LOA 2026, diretamente perante este Poder Legislativo</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1073/requerimento_no_028-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1073/requerimento_no_028-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a convocação do Sr. Secretário Municipal de Governo para prestar esclarecimentos sobre a execução orçamentária de 2025, o Projeto de Lei do PPA 2026–2029 e a Proposta da LOA 2026, diretamente perante este Poder Legislativo</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1074/requerimento_no_029-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1074/requerimento_no_029-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a convocação do Sr. Secretário Municipal de Administração e Planejamento para prestar esclarecimentos sobre a execução orçamentária de 2025, o Projeto de Lei do PPA 2026–2029 e a Proposta da LOA 2026, diretamente perante este Poder Legislativo</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1075/requerimento_no_030-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1075/requerimento_no_030-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a convocação do Sr. Controlador Geral para prestar esclarecimentos sobre a execução orçamentária de 2025, o Projeto de Lei do PPA 2026–2029 e a Proposta da LOA 2026, diretamente perante este Poder Legislativo</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1076/requerimento_no_031-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1076/requerimento_no_031-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro a convocação da Sra. Secretária Municipal de Finanças e Gestão para prestar esclarecimentos sobre a execução orçamentária de 2025, o Projeto de Lei do PPA 2026–2029 e a Proposta da LOA 2026, diretamente perante este Poder Legislativo</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_no_013-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_no_013-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Solicito à Secretaria Municipal de Assistência e Promoção Social e ao Poder Executivo que encaminhem a esta Casa Legislativa o projeto urbanístico referente às ruas do Conjunto Habitacional, localizado próximo ao Cemitério Público São Francisco, no município de Pendências</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1091/requerimento_no_032-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1091/requerimento_no_032-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requeiro à Senhora Presidenta o agendamento de audiência pública para a prestação de contas do primeiro e segundo quadrimestre da Câmara Municipal de Pendências, nos termos do art. 48, § 3º, da Lei de Responsabilidade Fiscal, com os devidos encaminhamentos</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1092/requerimento_no_033-2025_-_ver._paulo_barreto.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1092/requerimento_no_033-2025_-_ver._paulo_barreto.pdf</t>
   </si>
   <si>
     <t>Requerimento de Cobrança ao Poder Executivo pelo Cumprimento do art. 48, § 3º, da Lei de Responsabilidade Fiscal e solicitação de Encaminhamento de Documentos para Análise Prévia da Prestação de Contas Quadrimestral</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_no_011-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_no_011-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, após ouvido o Plenário, seja encaminhado expediente ao Secretário Municipal de Administração do Município de Pendências, solicitando as seguintes informações: _x000D_
 1) A quantidade de concessões públicas existentes no Município de Pendências; _x000D_
 2) O número e a identificação dos respectivos beneficiários dessas concessões; _x000D_
 3) Os locais onde estão situadas cada uma dessas concessões; _x000D_
 4) Se tais concessões possuem prazo de validade ou vigência, e em caso positivo, quais são esses prazos</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1158/requerimento_no_012-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1158/requerimento_no_012-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>Que seja retirada de pauta o Projeto de Lei do Legislativo nº 028/2025, de autoria deste Vereador, que “Veta a atuação de falsos personal trainers em academias de musculação no Município de Pendências e dá outras providências."</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_no_014-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_no_014-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica a reabertura do Centro Digital localizado na cidade de Pendências e no distrito de Mulungu, garantindo que esses espaços ofereçam acesso a computadores, internet, tecnologias digitais, bem como treinamento e apoio à população para o desenvolvimento de habilidades digitais</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_no_015-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_no_015-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica a construção de ciclovias nas principais vias da cidade de Pendências, com o objetivo de garantir mais segurança a pedestres, ciclistas e motoristas, além de incentivar o uso de meios de transporte alternativos e promover qualidade de vida para a população</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_no_016-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_no_016-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica que sejam realizadas melhorias na iluminação pública da RN-118, no trecho compreendido entre o CRAS e aproximadamente o Recanto do Baixinho, tendo em vista que a iluminação atual é insuficiente em diversos pontos, comprometendo a segurança dos moradores e usuários da via</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_no_017-2025_-_ver.a_joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_no_017-2025_-_ver.a_joseny.pdf</t>
   </si>
   <si>
     <t>Indica construção de dois pórticos nas entradas da cidade de Pendências, com o objetivo de promover o desenvolvimento turístico, valorizar a identidade cultural local e tornar a chegada ao município mais atrativa</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao_no_018-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao_no_018-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Educação e Desporto a inclusão, nas escolas do município, de atividades voltadas ao canto do Hino Nacional e do Hino Municipal, bem como à realização da oração do Pai Nosso, de forma respeitosa e inclusiva</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_no_001-2025_-_ver._fernando_junior.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_no_001-2025_-_ver._fernando_junior.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeita Municipal de Pendências a adoção de medidas para garantir maior celeridade na reforma do Ginásio Poliesportivo Alexandre da Conceição Alves Bezerra, no Distrito de Mulungu</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_no_002-2025_-_ver._fernando_junior.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_no_002-2025_-_ver._fernando_junior.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeita Municipal de Pendências a regularização da iluminação na Praça Monsenhor Honório, localizada no Distrito de Mulungu</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_no_019-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_no_019-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeitura Municipal a realização de serviços de limpeza das fossas sépticas nas residências de famílias em situação de vulnerabilidade social no município de Pendências</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_no_020-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_no_020-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal a realização de serviços de limpeza e planagem das ruas no Assentamento Marcos Freire, distrito do município de Pendências</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1083/indicacao_no_021-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1083/indicacao_no_021-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal a elaboração e encaminhamento de Projeto de Lei que proceda à denominação oficial das ruas do Conjunto Habitacional Dimas Martins Cabral, localizado neste Município</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1084/indicacao_no_001-2025_-_vera._welliedna.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1084/indicacao_no_001-2025_-_vera._welliedna.pdf</t>
   </si>
   <si>
     <t>Solicitando a execução das medidas no Distrito de Porto do Carão, zona rural deste município, às margens do Rio Piranhas-Açu</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1085/indicacao_no_005-2025_-_ver._janilson.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1085/indicacao_no_005-2025_-_ver._janilson.pdf</t>
   </si>
   <si>
     <t>A construção de dois quebra-molas na Rua Domingos Praxedes e de três quebra-molas na comunidade de Pendências de Cima, ambos no município de Pendências/RN</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_no_004-2025_-_ver._marones.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_no_004-2025_-_ver._marones.pdf</t>
   </si>
   <si>
     <t>A implantação de um sistema de monitoramento por câmeras de segurança em pontos estratégicos do município, especialmente nas vias de maior circulação, praças públicas, prédio municipais e áreas de maior vulnerabilidade</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1099/indicacao_no_002-2025_-_vera._tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1099/indicacao_no_002-2025_-_vera._tamara.pdf</t>
   </si>
   <si>
     <t>Revitalização, sinalização e melhoria dos canteiros centrais das avenidas recentemente asfaltadas no Município de Pendências/RN</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1100/indicacao_no_003-2025_-_vera._tamara.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1100/indicacao_no_003-2025_-_vera._tamara.pdf</t>
   </si>
   <si>
     <t>Regularização e Melhoria da iluminação pública da praça e de outros pontos da Comunidade de Mulungu</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_no_022-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_no_022-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal a disponibilização de um carro-pipa destinado à irrigação das plantas e áreas verdes do município, especialmente em locais onde a água é de difícil acesso</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_013-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_013-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização e melhoria da iluminação pública da comunidade de Mulungu, no município de Pendências/RN</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_no_014-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_no_014-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recuperação e manutenção das estradas vicinais que ligam o distrito de Mulungu às comunidades de Canafístula e Águas Novas, no município de Pendências/RN</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1104/indicacao_no_015-2025_-_ver._adailton.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1104/indicacao_no_015-2025_-_ver._adailton.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de serviços de limpeza urbana em todas as ruas do distrito de Mulungu, no município de Pendências/RN</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_no_023-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_no_023-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal que seja aplicada, com rigor, a Lei Complementar nº 010/2020, que institui o Código de Postura do Município de Pendências/RN, no que se refere à circulação e permanência de animais soltos nas vias públicas e demais espaços urbanos da cidade</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_no_024-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_no_024-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal a implantação de adesivos de identificação nos veículos pertencentes à frota municipal, contendo o logotipo do município, o número de identificação do veículo e a secretaria ou departamento ao qual está vinculado</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_no_025-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_no_025-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal que sejam instaladas câmeras de segurança ou designados vigias nos cemitérios públicos da cidade, com o objetivo de evitar roubos, depredações e garantir um ambiente mais seguro e respeitoso para os visitantes</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1117/indicacao_no_026-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1117/indicacao_no_026-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal que seja implantado sistema de energia solar nos prédios públicos municipais, com o objetivo de promover a sustentabilidade e a eficiência energética no Município</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1118/indicacao_no_027-2025_-_vera._joseny.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1118/indicacao_no_027-2025_-_vera._joseny.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal que seja realizado um estudo de viabilidade técnica e econômica e, posteriormente, implantado um sistema de câmeras de segurança nas escolas públicas municipais, com o objetivo de promover a segurança e o bem-estar de alunos, professores e demais servidores da comunidade escolar</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_no_028-2025_-_vera._joseny.pdf</t>
+  </si>
+  <si>
     <t>Indico ao Poder Executivo Municipal que seja realizada a poda das árvores localizadas nas vias públicas, praças e demais áreas urbanas, garantindo assim maior segurança, organização do espaço urbano e preservação ambiental</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1131/indicacao_no_029-2025_-_vera._joseny.pdf</t>
+  </si>
+  <si>
     <t>Indico ao Poder Executivo Municipal que seja realizada a implantação de lixeiras nos canteiros da cidade, bem como lixeiras de reciclagem nas praças públicas, a fim de promover a limpeza urbana, a organização dos espaços públicos e a preservação ambiental</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1132/indicacao_no_030-2025_-_vera._joseny.pdf</t>
+  </si>
+  <si>
     <t>Indico ao Poder Executivo Municipal que sejam adotadas medidas voltadas à reforma estrutural, readequação dos espaços internos, melhoria do mobiliário, climatização, ampliação do acervo e modernização tecnológica da Biblioteca Pública Municipal</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1057/veto_no_004-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1057/veto_no_004-2025.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo nº 019/2025, de autoria do Vereador Marones Manoel dos Santos. "Dispõe sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com médicos especialistas, exames e cirurgias na rede pública de saúde municipal de Pendências."</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1113/veto_no_005-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1113/veto_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei do Legislativo nº 023/2025, de autoria do Vereador Marones Manoel dos Santos. "Dispõe sobre a obrigatoriedade da presença dos Secretários Municipais e demais ocupantes de cargos equivalentes quando convocados pela Câmara Municipal em sessões ordinárias ou extraordinárias e estabelece penalidades pelo não comparecimento."</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1114/veto_no_006-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1114/veto_no_006-2025.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo nº 020/2025, de autoria do Vereador Marones Manoel dos Santos. "Dispõe sobre a criação de medidas de amparo e proteção à mulher vítima de violência no município de Pendências e dá outras providências."</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1115/veto_no_007-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1115/veto_no_007-2025.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo nº 022/2025, de autoria do Vereador Marones Manoel dos Santos. "Institui medidas de prevenção, combate e proteção de crianças e adolescentes contra a pedofilia no Município de Pendências e dá outras providências."</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1123/veto_no_008-2025.pdf</t>
+  </si>
+  <si>
     <t>Veto Total ao Projeto de Lei do Legislativo nº 021/2025, de autoria do Vereador Marones Manoel dos Santos. "Dispõe sobre a manutenção, controle e gerenciamento do Lixão Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1124/veto_no_009-2025.pdf</t>
+  </si>
+  <si>
     <t>Veto Parcial ao Projeto de Lei do Legislativo nº 025/2025, de autoria do Vereador Marones Manoel dos Santos. "Dispõe sobre a instituição da Política Municipal de Prevenção da Depressão e do Suicídio, e dá outras providências."</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1133/veto_no_010-2025.pdf</t>
+  </si>
+  <si>
     <t>Veto Total ao Projeto de Lei do Legislativo nº 027/2025, de autoria do Vereador Marones Manoel dos Santos. ‘Dispõe sobre a obrigatoriedade de divulgação, pelas unidades de saúde da rede pública municipal, dos nomes e horários de atendimento dos profissionais de saúde da atenção básica e das especialidades médicas, e dá outras providências</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1218/veto_no_011-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1218/veto_no_011-2025.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei do Legislativo nº 026/2025, de autoria do Vereador Marones Manoel dos Santos. "Regulamenta o funcionamento de locais privados de atividades físicas no município de Pendências/RN, e dá outras providências."</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1225/veto_no_012-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1225/veto_no_012-2025.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo nº 029/2025, de autoria da Vereadora Tâmara Jocélia Rodrigues Galvão Avelino. "Institui, no âmbito do Município de Pendências/RN, o Programa 'Camarote da Inclusão e Cultura Acessível', destinado à promoção da inclusão e acessibilidade das pessoas com deficiência e de seus representantes legais em eventos, manifestações culturais e atividades públicas municipais, e dá outras providências."</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1226/veto_no_013-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1226/veto_no_013-2025.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo nº 030/2025, de autoria do Vereador Marones Manoel dos Santos. "Dispõe sobre a obrigatoriedade do uso do Brasão Oficial do Município como única identidade visual em campanhas, propagandas, documentos e atividades oficiais da Administração Pública Municipal, e dá outras providências."</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1228/veto_no_014-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1228/veto_no_014-2025.pdf</t>
   </si>
   <si>
     <t>Veto Total a Emenda Modificativa nº 004/2025 e ao Conjunto de Emendas Aditivas nº 002 a 015/2025, de autoria dos Vereadores José Adailton Barbosa de Souza, Joseny de Oliveira Ramos Queiroz, Marones Manoel dos Santos, Paulo Eduardo Campielo Barreto Ramos e Tâmara Jocélia Rodrigues Galvão Avelino. "Modificações ao Projeto de Lei do Executivo nº 012/2025, que 'Estima a receita e fixa a despesa do município de Pendências, Estado do Rio Grande do Norte, para o exercício financeiro de 2026.'"</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CLJRF - Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/455/parecer_-_projeto_de_lei_do_executivo_no_002-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/455/parecer_-_projeto_de_lei_do_executivo_no_002-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO EXECUTIVO nº 002/2025, de autoria Prefeita Lays Helena Cabral de Queiroz. “Fica concedido o Reajuste do Piso do Magistério para o exercício de 2025, e dá outras providências.”</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/456/parecer_-_projeto_de_resolucao_no_001-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/456/parecer_-_projeto_de_resolucao_no_001-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE RESOLUÇÃO nº 001/2025, de autoria da Vereadora Tâmara Jocélia Rodrigues Galvão Avelino. “Cria a Procuradoria Especial da Mulher no âmbito da Câmara Municipal de Pendências/RN e dá outras providências.”</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/457/parecer_-_projeto_de_lei_do_legislativo_no_004-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/457/parecer_-_projeto_de_lei_do_legislativo_no_004-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 004/2025, de autoria do Vereador Marones Manoel dos Santos. “Dispõe declarar o município de Alto do Rodrigues "Cidade Coirmã" do município de Pendências e dá outras providências.”</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/458/parecer_-_projeto_de_lei_do_legislativo_no_002-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/458/parecer_-_projeto_de_lei_do_legislativo_no_002-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 002/2025, de autoria da Vereadora Joseny de Oliveira Ramos Queiroz. “Dispõe sobre reconhecimento de utilidade pública municipal da Associação de Trabalho, Serviços e Assistência Social - Dorcas de Pendências/RN.”</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/459/parecer_-_projeto_de_lei_do_legislativo_no_003-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/459/parecer_-_projeto_de_lei_do_legislativo_no_003-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 003/2025, de autoria do Vereador Marones Manoel dos Santos. “Dispõe estabelecer a obrigatoriedade de notificação a delegacia de polícia local os casos de violência doméstica praticados contra mulher atendidos na rede pública de saúde do município de Pendências e dá outras providências.”</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/466/parecer_-_projeto_de_lei_do_legislativo_no_005-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/466/parecer_-_projeto_de_lei_do_legislativo_no_005-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 005/2025, de autoria da Vereadora Joseny de Oliveira Ramos Queiroz. “Dispõe sobre a criação da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista – CIPTEA, no âmbito do município de Pendências.”</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/478/parecer_-_projeto_de_lei_do_legislativo_no_008-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/478/parecer_-_projeto_de_lei_do_legislativo_no_008-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 008/2025, de autoria do Vereador Marones Manoel dos Santos. “Institui a Política Municipal de Educação Especial e Inclusiva para atendimento às pessoas com Transtorno Mental, Transtorno do Espectro Autista (TEA), Deficiência Intelectual e Deficiências Múltiplas.”</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/479/parecer_-_projeto_de_resolucao_no_003-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/479/parecer_-_projeto_de_resolucao_no_003-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE RESOLUÇÃO nº 003/2025, de autoria do Vereador Marones Manoel dos Santos. “Institui a frente parlamentar em defesa dos direitos da pessoa com Transtorno do Espectro Autista no âmbito da Câmara Municipal, e dá outras providências.”</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/480/parecer_-_projeto_de_lei_do_executivo_no_001-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/480/parecer_-_projeto_de_lei_do_executivo_no_001-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO EXECUTIVO nº 001/2025, de autoria Prefeita Lays Helena Cabral de Queiroz. “Autoriza o Poder Executivo Municipal a aderir e ratificar sua participação no CONSÓRCIO INTERMUNICIPAL DE SUSTENTABILIDADE E INOVAÇÃO MULTIFINALITÁRIO - CISIM, bem, como a adequar sua execução orçamentária ao Novo Regime Jurídico para Consórcios Públicos, na forma e condições previstas pela Lei Federal nº 11.107/2005 e dá outras providências.”</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/481/parecer_-_projeto_de_lei_do_legislativo_no_007-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/481/parecer_-_projeto_de_lei_do_legislativo_no_007-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 007/2025, de autoria da Vereadora Joseny de Oliveira Ramos Queiroz. “Institui o Dia Municipal da Síndrome de Down no âmbito do Município de Pendências.”</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/482/parecer_-_projeto_de_lei_do_legislativo_no_009-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/482/parecer_-_projeto_de_lei_do_legislativo_no_009-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 009/2025, de autoria do Vereador Marones Manoel dos Santos. “Institui o mês de Abril, dedicado a ações de conscientização sobre o autismo no âmbito municipal.”</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/484/parecer_-_projeto_de_lei_do_legislativo_no_006-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/484/parecer_-_projeto_de_lei_do_legislativo_no_006-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 006/2025, de autoria da Vereadora Joseny de Oliveira Ramos Queiroz. “Institui o Estatuto da Pessoa com Síndrome de Down no âmbito do Município de Pendências.”</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>CESASDAM - Educação, Saúde, Assistência Social e demais assuntos municipais</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/681/parecer_-_projeto_de_lei_do_legislativo_no_011-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/681/parecer_-_projeto_de_lei_do_legislativo_no_011-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Educação, Saúde, Assistência Social e demais assuntos municipais, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 011/2025, de autoria da Vereadora Tâmara Jocélia Rodrigues Galvão Avelino. “Institui o selo ‘Autista a Bordo’ no âmbito do Município de Pendências/RN, e dá outras providências.”</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/683/parecer_-_projeto_de_lei_do_legislativo_no_011-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/683/parecer_-_projeto_de_lei_do_legislativo_no_011-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 011/2025, de autoria da Vereadora Tâmara Jocélia Rodrigues Galvão Avelino. “Institui o selo ‘Autista a Bordo’ no âmbito do Município de Pendências/RN, e dá outras providências.”</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/933/parecer_-_projeto_de_lei_do_executivo_no_004-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/933/parecer_-_projeto_de_lei_do_executivo_no_004-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO EXECUTIVO nº 004/2025, de autoria da Prefeita Lays Helena Cabral de Queiroz. “Institui o Conselho Municipal de Juventude do Município de Pendências/RN (CMJUV) e dá outras providências”</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/940/parecer_-_projeto_de_lei_do_legislativo_no_010-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/940/parecer_-_projeto_de_lei_do_legislativo_no_010-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 010/2025, de autoria do Vereador Marones Manoel dos Santos. “Estabelece condições para que os vereadores recebam seus vencimentos de acordo com a produtividade alcançada no exercício de suas atribuições legislativas e dá outras providências”</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>CFO - Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/959/parecer_-_projeto_de_legislativo_no_010-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/959/parecer_-_projeto_de_legislativo_no_010-2025.pdf</t>
   </si>
   <si>
     <t>PARECER DESFAVORÁVEL, de autoria da Comissão Permanente Finanças e Orçamentos, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 010/2025, de autoria do Vereador Marones Manoel dos Santos. “Estabelece condições para que os vereadores recebam seus vencimentos de acordo com a produtividade alcançada no exercício de suas atribuições legislativas e dá outras providências”</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/964/parecer_-_projeto_de_lei_do_executivo_no_005-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/964/parecer_-_projeto_de_lei_do_executivo_no_005-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente Legislação, Justiça e Redação FInal, em relação ao PROJETO DE LEI DO EXECUTIVO nº 005/2025, de autoria da Prefeita Lays Helena Cabral de Queiroz. “Dispõe sobre o pagamento do Incentivo do Componente de Qualidade às equipes da Atenção Primária à Saúde – APS no Município de Pendências/RN"</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/966/parecer_-_projeto_de_lei_do_executivo_no_007-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/966/parecer_-_projeto_de_lei_do_executivo_no_007-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO EXECUTIVO nº 007/2025, de autoria da Prefeita Lays Helena Cabral de Queiroz. "Prorroga até 27 de maio de 2026 o prazo de vigência do "Plano Municipal de Educação, aprovado pela Lei Municipal n° 621/2015, de 27 de maio de 2015." e dá outras providências."</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/965/parecer_-_projeto_de_lei_do_executivo_no_004-2025_-_original.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/965/parecer_-_projeto_de_lei_do_executivo_no_004-2025_-_original.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Educação, Saúde, Assistência Social e demais assuntos municipais, em relação ao PROJETO DE LEI DO EXECUTIVO nº 004/2025, de autoria da Prefeita Lays Helena Cabral de Queiroz. “Institui o Conselho Municipal de Juventude do Município de Pendências/RN (CMJUV) e dá outras providências.”</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/970/parecer_-_projeto_de_lei_do_legislativo_no_012-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/970/parecer_-_projeto_de_lei_do_legislativo_no_012-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 012/2025, de autoria da Vereadora Tâmara Jocélia Rodrigues Galvão Avelino. “Institui o programa 'Cuidando de Quem Cuida', visando promover ações de orientação e atenção às mães e responsáveis legais atípicos no Município de Pendências/RN, e estabelece a Semana da Maternidade, Paternidade e Responsável Legal Atípico.”</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/971/parecer_-_projeto_de_lei_do_executivo_no_005-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/971/parecer_-_projeto_de_lei_do_executivo_no_005-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Finanças e Orçamentos, em relação ao PROJETO DE LEI DO EXECUTIVO nº 005/2025, de autoria da Prefeita Lays Helena Cabral de Queiroz. “Dispõe sobre o pagamento do Incentivo do Componente de Qualidade às equipes da Atenção Primária à Saúde – APS no Município de Pendências/RN"</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>CFO - Finanças e Orçamentos, CLJRF - Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/984/parecer_-_projeto_do_lei_do_executivo_no_003-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/984/parecer_-_projeto_do_lei_do_executivo_no_003-2025.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO FAVORÁVEL, de autoria das Comissões Permanentes de Legislação, Justiça e Redação Final e Finanças e Orçamentos, em relação ao PROJETO DE LEI DO EXECUTIVO nº 003/2025, de autoria da Prefeita Lays Helena Cabral de Queiroz. “Dispõe sobre as diretrizes para a elaboração e execução da lei orçamentária do município de Pendências para o exercício de 2026, e dá outras providências.”</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/994/parecer_-_projeto_de_lei_do_legislativo_17.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/994/parecer_-_projeto_de_lei_do_legislativo_17.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 017/2025, de autoria da Mesa Diretora da Câmara Municipal. “Dispõe sobre a reestruturação administrativa e organizacional e sobre os quadros permanentes e comissionados, referências, vencimento, e atribuições da Câmara Municipal de Pendências, e dá outras providências.”</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1006/parecer_-_projeto_de_lei_do_legislativo_no_019-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1006/parecer_-_projeto_de_lei_do_legislativo_no_019-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 019/2025, de autoria do Vereador Marones Manoel dos Santos. “Dispõe sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com médicos especialistas, exames e cirurgias na rede pública de saúde municipal de Pendências.”</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1010/parecer_-_projeto_de_resolucao_no_005-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1010/parecer_-_projeto_de_resolucao_no_005-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE RESOLUÇÃO nº 005/2025, de autoria da Vereadora Tâmara Jocélia Rodrigues Galvão Avelino. “Cria a Escola do Legislativo de Pendências/RN, no âmbito da Câmara Municipal de Pendências, e dá outras providências.”</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1022/parecer_-_projeto_de_lei_do_legislativo_no_018-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1022/parecer_-_projeto_de_lei_do_legislativo_no_018-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 018/2025, de autoria do Vereador Janilson Olegário de Melo. “Dispõe sobre o reconhecimento de Utilidade Pública Municipal da Associação Cultural de Vaquejada Vaqueiros Profissionais e Aspirantes de Pendências/RN, e dá outras providências.”</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1030/parecer_-_projeto_do_lei_do_executivo_no_009-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1030/parecer_-_projeto_do_lei_do_executivo_no_009-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO EXECUTIVO nº 009/2025, de autoria da Prefeita Lays Helena Cabral de Queiroz. “Fica Instituída a Progressão Funcional por escolaridade para o cargo de condutor vinculado à Secretaria Municipal de Saúde do Município de Pendências, e dá outras providências.”</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1038/parecer_-_projeto_de_lei_do_legislativo_no_019-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1038/parecer_-_projeto_de_lei_do_legislativo_no_019-2025.pdf</t>
   </si>
   <si>
     <t>PARECER DESFAVORÁVEL, de autoria da Comissão Permanente de Educação, Saúde, Assistência Social e demais assuntos municipais, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 019/2025, de autoria do Vereador Marones Manoel dos Santos. “Dispõe sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com médicos especialistas, exames e cirurgias na rede pública de saúde municipal de Pendências.”</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/</t>
+  </si>
+  <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO EXECUTIVO nº 008/2025, de autoria da Prefeita Lays Helena Cabral de Queiroz. “Abre ao orçamento geral do município, crédito especial no valor global de R$ 481.706,32 (Quatrocentos e oitenta e um mil, setecentos e seis reais e trinta e dois centavos).”</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1053/parecer_-_projeto_de_lei_do_legislativo_no_020-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1053/parecer_-_projeto_de_lei_do_legislativo_no_020-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 020/2025, de autoria do Vereador Marones Manoel dos Santos. “Dispõe sobre a criação de medidas de amparo e proteção à mulher vítima de violência no município de Pendências e dá outras providências.”</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1054/parecer_-_projeto_de_lei_do_legislativo_no_022-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1054/parecer_-_projeto_de_lei_do_legislativo_no_022-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 022/2025, de autoria do Vereador Marones Manoel dos Santos. “Institui medidas de prevenção, combate e proteção de crianças e adolescentes contra a pedofilia no Município de Pendências e dá outras providências.”</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1055/parecer_-_projeto_de_lei_do_legislativo_no_021-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1055/parecer_-_projeto_de_lei_do_legislativo_no_021-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 021/2025, de autoria do Vereador Marones Manoel dos Santos. “Dispõe sobre a manutenção, controle e gerenciamento do Lixão Municipal e dá outras providências.”</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1058/parecer_-_projeto_de_lei_do_executivo_no_009-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1058/parecer_-_projeto_de_lei_do_executivo_no_009-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Educação, Saúde, Assistência Social e demais assuntos municipais, em relação ao PROJETO DE LEI DO EXECUTIVO nº 009/2025, de autoria da Prefeita Lays Helena Cabral de Queiroz. “Fica Instituída a Progressão Funcional por escolaridade para o cargo de condutor vinculado à Secretaria Municipal de Saúde do Município de Pendências, e dá outras providências.”</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1059/parecer_-_projeto_de_lei_do_executivo_no_009-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1059/parecer_-_projeto_de_lei_do_executivo_no_009-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente Finanças e Orçamentos, em relação ao PROJETO DE LEI DO EXECUTIVO nº 009/2025, de autoria da Prefeita Lays Helena Cabral de Queiroz. “Fica Instituída a Progressão Funcional por escolaridade para o cargo de condutor vinculado à Secretaria Municipal de Saúde do Município de Pendências, e dá outras providências.”</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1077/parecer_-_projeto_de_lei_do_legislativo_no_023-2025_-_original.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1077/parecer_-_projeto_de_lei_do_legislativo_no_023-2025_-_original.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 023/2025, de autoria do Vereador Marones Manoel dos Santos. “Dispõe sobre a obrigatoriedade da presença dos Secretários Municipais e demais ocupantes de cargos equivalentes quando convocados pela Câmara Municipal em sessões ordinárias ou extraordinárias e estabelece penalidades pelo não comparecimento.”</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1078/parecer_-_projeto_de_lei_do_legislativo_no_025-2025_-_original.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1078/parecer_-_projeto_de_lei_do_legislativo_no_025-2025_-_original.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 025/2025, de autoria do Vereador Marones Manoel dos Santos. “Dispõe sobre a instituição da Política Municipal de Prevenção da Depressão e do Suicídio, e dá outras providências.”</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1089/parecer_-_projeto_de_lei_do_legislativo_no_024-2025_-_original.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1089/parecer_-_projeto_de_lei_do_legislativo_no_024-2025_-_original.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 024/2025, de autoria da Vereadora Tâmara Jocélia Rodrigues Galvão Avelino. “Declara como Patrimônio Cultural Imaterial do Município de Pendências o evento 'Arraiá ô Sertão', promovido pela Associação Fazendo Arte de Pendências – AFAP.”</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1090/parecer_-_projeto_do_lei_do_executivo_no_010-2025_-_original.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1090/parecer_-_projeto_do_lei_do_executivo_no_010-2025_-_original.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO EXECUTIVO nº 010/2025, de autoria da Prefeita Lays Helena Cabral de Queiroz. “Abre ao orçamento geral do município, crédito especial no valor global de R$ 224.989,64 (Duzentos e vinte e quatro mil, novecentos e oitenta e nove reais e sessenta e quatro centavos).”</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1094/parecer_-_projeto_de_lei_do_legislativo_no_022-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1094/parecer_-_projeto_de_lei_do_legislativo_no_022-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Educação, Saúde, Assistência Social e demais assuntos municipais, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 022/2025, de autoria do Vereador Marones Manoel dos Santos. “Institui medidas de prevenção, combate e proteção de crianças e adolescentes contra a pedofilia no Município de Pendências e dá outras providências.”</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1095/parecer_-_projeto_de_lei_do_legislativo_no_020-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1095/parecer_-_projeto_de_lei_do_legislativo_no_020-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Educação, Saúde, Assistência Social e demais assuntos municipais, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 020/2025, de autoria do Vereador Marones Manoel dos Santos. “Dispõe sobre a criação de medidas de amparo e proteção à mulher vítima de violência no município de Pendências e dá outras providências.”</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1096/parecer_-_projeto_de_lei_do_legislativo_no_027-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1096/parecer_-_projeto_de_lei_do_legislativo_no_027-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 027/2025, de autoria do Vereador Marones Manoel dos Santos. “Dispõe sobre a obrigatoriedade de divulgação, pelas unidades de saúde da rede pública municipal, dos nomes e horários de atendimento dos profissionais de saúde da atenção básica e das especialidades médicas, e dá outras providências.”</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1105/parecer_-_projeto_de_lei_do_legislativo_no_025-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1105/parecer_-_projeto_de_lei_do_legislativo_no_025-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Educação, Saúde, Assistência Social e demais assuntos municipais, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 025/2025, de autoria do Vereador Marones Manoel dos Santos. “Dispõe sobre a instituição da Política Municipal de Prevenção da Depressão e do Suicídio, e dá outras providências.”</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>COSP - Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1110/parecer_-_projeto_de_lei_do_legislativo_no_021-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1110/parecer_-_projeto_de_lei_do_legislativo_no_021-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Obras e Serviços Públicos, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 021/2025, de autoria do Vereador Marones Manoel dos Santos. “Dispõe sobre a manutenção, controle e gerenciamento do Lixão Municipal e dá outras providências.”</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1111/parecer_-_projeto_de_lei_do_executivo_no_008-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1111/parecer_-_projeto_de_lei_do_executivo_no_008-2025.pdf</t>
   </si>
   <si>
     <t>PARECER DESFAVORÁVEL, de autoria da Comissão Permanente de Finanças e Orçamentos, em relação ao PROJETO DE LEI DO EXECUTIVO nº 008/2025, de autoria da Prefeita Lays Helena Cabral de Queiroz. “Abre ao orçamento geral do município, crédito especial no valor global de R$ 481.706,32 (Quatrocentos e oitenta e um mil, setecentos e seis reais e trinta e dois centavos).”</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1119/parecer_-_projeto_de_lei_do_legislativo_no_027-2025.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1119/parecer_-_projeto_de_lei_do_legislativo_no_027-2025.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Educação, Saúde, Assistência Social e demais assuntos municipais, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 027/2025, de autoria do Vereador Marones Manoel dos Santos. “Dispõe sobre a obrigatoriedade de divulgação, pelas unidades de saúde da rede pública municipal, dos nomes e horários de atendimento dos profissionais de saúde da atenção básica e das especialidades médicas, e dá outras providências.”</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1125/parecer_-_substitutivo_no_001-2025.pdf</t>
+  </si>
+  <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao SUBSTITUTIVO nº 001/2025, de autoria do Vereador Marones Manoel dos Santos, ao PROJETO DE LEI DO LEGISLATIVO nº 026/2025, de autoria do Vereador Marones Manoel dos Santos “Regulamenta o funcionamento de locais privados de atividades físicas no município de Pendências/RN.”</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1126/projeto_de_lei_do_legislativo_no_028-2025.pdf</t>
+  </si>
+  <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 028/2025, de autoria do Vereador Marones Manoel dos Santos “Veta a atuação de falsos personal trainers em academias de musculação no Município de Pendências e dá outras providências.”</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1128/parecer_-_projeto_de_lei_do_executivo_no_013-2025_-_cljrf.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1128/parecer_-_projeto_de_lei_do_executivo_no_013-2025_-_cljrf.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO EXECUTIVO nº 013/2025, de autoria do Prefeita Lays Helena Cabral de Queiroz. “Institui a Política Municipal de Coleta Seletiva de Pendências/RN, dispõe sobre a gestão de resíduos sólidos recicláveis, estabelece critérios para grandes, médios e pequenos geradores, promove a inclusão socioprodutiva de catadores de materiais recicláveis, regula o Programa IPTU Verde e dá outras providências.”</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1129/parecer_-_projeto_de_lei_do_executivo_no_014-2025_-_cljrf.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1129/parecer_-_projeto_de_lei_do_executivo_no_014-2025_-_cljrf.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO EXECUTIVO nº 014/2025, de autoria do Prefeita Lays Helena Cabral de Queiroz. “Abre ao orçamento geral do município, crédito especial no valor global de R$ 396.037,62 (Trezentos e noventa e seis mil, trinta e sete reais e sessenta e dois centavos).”</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1134/parecer_-_projeto_de_lei_do_executivo_no_014-2025_-_cfo.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1134/parecer_-_projeto_de_lei_do_executivo_no_014-2025_-_cfo.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Finanças e Orçamentos, em relação ao PROJETO DE LEI DO EXECUTIVO nº 014/2025, de autoria da Prefeita Lays Helena Cabral de Queiroz. “Abre ao orçamento geral do município, crédito especial no valor global de R$ 396.037,62 (Trezentos e noventa e seis mil, trinta e sete reais e sessenta e dois centavos).”</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1136/parecer_-_projeto_de_lei_do_executivo_no_013-2025_-_cosp.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1136/parecer_-_projeto_de_lei_do_executivo_no_013-2025_-_cosp.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente Obras e Serviços Públicos, em relação ao PROJETO DE LEI DO EXECUTIVO nº 013/2025, de autoria da Prefeita Lays Helena Cabral de Queiroz. “Institui a Política Municipal de Coleta Seletiva de Pendências/RN, dispõe sobre a gestão de resíduos sólidos recicláveis, estabelece critérios para grandes, médios e pequenos geradores, promove a inclusão socioprodutiva de catadores de materiais recicláveis, regula o Programa IPTU Verde e dá outras providências.”</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1156/parecer_-_emenda_supressiva_no_001-2025_ao_projeto_de_lei_do_legislativo_no_028-2025_-_cljrf.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1156/parecer_-_emenda_supressiva_no_001-2025_ao_projeto_de_lei_do_legislativo_no_028-2025_-_cljrf.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação a EMENDA SUPRESSIVA nº 001/2025 ao PROJETO DE LEI DO LEGISLATIVO nº 028/2025, de autoria do Vereador Alexandre Pereira de Araújo Montenegro. “Suprime o art. 4º-A e seus parágrafos do Projeto de Lei do Legislativo nº 028/2025, que “Veta a atuação de falsos personal trainers em academias de musculação no Município de Pendências e dá outras providências.”</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1157/parecer_coletivo_-_projetos_de_decreto_legislativo_no_001_a_019-2025_-_cljrf.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1157/parecer_coletivo_-_projetos_de_decreto_legislativo_no_001_a_019-2025_-_cljrf.pdf</t>
   </si>
   <si>
     <t>PARECER COLETIVO FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação aos PROJETOS DE DECRETO LEGISLATIVO nº 001 a 019/2025, de autoria dos Vereadores da Câmara Municipal de Pendências/RN. “Concede Títulos de Cidadãos Honorários do Município de Pendências/RN e dá outras providências.”</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1159/parecer_-_projeto_de_lei_do_legislativo_no_030-2025_-_cljrf.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1159/parecer_-_projeto_de_lei_do_legislativo_no_030-2025_-_cljrf.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 030/2025, de autoria do Vereador Marones Manoel dos Santos. “Dispõe sobre a obrigatoriedade do uso do Brasão Oficial do Município como única identidade visual em campanhas, propagandas, documentos e atividades oficiais da Administração Pública Municipal, e dá outras providências.”</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1163/parecer_-_projeto_de_lei_do_legislativo_no_029-2025_-_cljrf_-_original.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1163/parecer_-_projeto_de_lei_do_legislativo_no_029-2025_-_cljrf_-_original.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO LEGISLATIVO nº 029/2025, de autoria da Vereadora Tâmara Jocélia Rodrigues Galvão Avelino. “Institui, no âmbito do Município de Pendências/RN, o Programa ‘Camarote da Inclusão e Cultura Acessível’, destinado à promoção da inclusão e acessibilidade das pessoas com deficiência e de seus representantes legais em eventos, manifestações culturais e atividades públicas municipais, e dá outras providências.”</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1164/parecer_-_projeto_de_lei_do_executivo_no_013-2025_-_cfo_-_original.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1164/parecer_-_projeto_de_lei_do_executivo_no_013-2025_-_cfo_-_original.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Finanças e Orçamentos, em relação ao PROJETO DE LEI DO EXECUTIVO nº 013/2025, de autoria do Prefeita Lays Helena Cabral de Queiroz. “Institui a Política Municipal de Coleta Seletiva de Pendências/RN, dispõe sobre a gestão de resíduos sólidos recicláveis, estabelece critérios para grandes, médios e pequenos geradores, promove a inclusão socioprodutiva de catadores de materiais recicláveis, regula o Programa IPTU Verde e dá outras providências.”</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1199/parecer_-_projeto_de_lei_do_executivo_no_011-2025_-_cljrf_-_original.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1199/parecer_-_projeto_de_lei_do_executivo_no_011-2025_-_cljrf_-_original.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO EXECUTIVO nº 011/2025, de autoria do Prefeita Lays Helena Cabral de Queiroz. “Dispõe sobre o Plano Plurianual do município para o quadriênio 2026-2029 e dá outras providências.”</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1200/parecer_-_projeto_de_lei_do_executivo_no_011-2025_-_cfo_-_original.pdf</t>
+  </si>
+  <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Finanças e Orçamentos, em relação ao PROJETO DE LEI DO EXECUTIVO nº 011/2025, de autoria do Prefeita Lays Helena Cabral de Queiroz. “Dispõe sobre o Plano Plurianual do município para o quadriênio 2026-2029 e dá outras providências.”</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1201/parecer_-_projeto_de_lei_do_executivo_no_012-2025_-_original.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1201/parecer_-_projeto_de_lei_do_executivo_no_012-2025_-_original.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO FAVORÁVEL, de autoria das Comissões Permanentes de Legislação, Justiça e Redação Final e Finanças e Orçamentos, ao PROJETO DE LEI DO EXECUTIVO nº 012/2025, de autoria do Prefeita Lays Helena Cabral de Queiroz. “Estima a receita e fixa a despesa do município de Pendências, Estado do Rio Grande do Norte, para o exercício financeiro de 2026.”</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1219/parecer_-_projeto_de_lei_do_executivo_no_015-2025_-_cljrf_-_original.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1219/parecer_-_projeto_de_lei_do_executivo_no_015-2025_-_cljrf_-_original.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Legislação, Justiça e Redação Final, em relação ao PROJETO DE LEI DO EXECUTIVO nº 015/2025, de autoria da Prefeita Lays Helena Cabral de Queiroz. “Dispõe sobre a regulamentação da transação de créditos de natureza tributária no Município de Pendências/RN e dá outras providências.”</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1220/parecer_-_projeto_de_lei_do_executivo_no_015-2025_-_cfo_-_original.pdf</t>
+    <t>http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1220/parecer_-_projeto_de_lei_do_executivo_no_015-2025_-_cfo_-_original.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL, de autoria da Comissão Permanente de Finanças e Orçamentos, em relação ao PROJETO DE LEI DO EXECUTIVO nº 015/2025, de autoria da Prefeita Lays Helena Cabral de Queiroz. “Dispõe sobre a regulamentação da transação de créditos de natureza tributária no Município de Pendências/RN e dá outras providências.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2299,67 +2533,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1056/projeto_de_lei_do_executivo_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1079/projeto_de_lei_do_executivo_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_lei_do_executivo_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1121/projeto_de_lei_do_executivo_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_lei_do_executivo_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1217/projeto_de_lei_do_executivo_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1052/projeto_de_lei_do_legislativo_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1064/projeto_de_lei_do_legislativo_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1086/projeto_de_lei_do_legislativo_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1087/projeto_de_lei_do_legislativo_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1088/projeto_de_lei_do_legislativo_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1116/projeto_de_lei_do_legislativo_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1120/projeto_de_lei_do_legislativo_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1202/emenda_modificativa_no_004-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores_-_original.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1112/substitutivo_no_001-2025_ao_projeto_de_lei_do_legislativo_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1044/requerimento_no_012-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1046/requerimento_no_005-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1047/requerimento_no_006-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1048/requerimento_no_007-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1049/requerimento_no_008-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1050/requerimento_no_009-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1051/requerimento_no_010-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1060/requerimento_no_003-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1061/requerimento_no_004-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_no_020-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1066/requerimento_no_021-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1067/requerimento_no_022-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_no_023-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1069/requerimento_no_024-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1070/requerimento_no_025-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1071/requerimento_no_026-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1072/requerimento_no_027-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1073/requerimento_no_028-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1074/requerimento_no_029-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1075/requerimento_no_030-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1076/requerimento_no_031-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_no_013-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1091/requerimento_no_032-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1092/requerimento_no_033-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_no_011-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1158/requerimento_no_012-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_no_014-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_no_015-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_no_016-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_no_017-2025_-_ver.a_joseny.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao_no_018-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_no_001-2025_-_ver._fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_no_002-2025_-_ver._fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_no_019-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_no_020-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1083/indicacao_no_021-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1084/indicacao_no_001-2025_-_vera._welliedna.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1085/indicacao_no_005-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_no_004-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1099/indicacao_no_002-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1100/indicacao_no_003-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_no_022-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_013-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_no_014-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1104/indicacao_no_015-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_no_023-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_no_024-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_no_025-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1117/indicacao_no_026-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1118/indicacao_no_027-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1057/veto_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1113/veto_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1114/veto_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1115/veto_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1218/veto_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1225/veto_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1226/veto_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1228/veto_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/455/parecer_-_projeto_de_lei_do_executivo_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/456/parecer_-_projeto_de_resolucao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/457/parecer_-_projeto_de_lei_do_legislativo_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/458/parecer_-_projeto_de_lei_do_legislativo_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/459/parecer_-_projeto_de_lei_do_legislativo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/466/parecer_-_projeto_de_lei_do_legislativo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/478/parecer_-_projeto_de_lei_do_legislativo_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/479/parecer_-_projeto_de_resolucao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/480/parecer_-_projeto_de_lei_do_executivo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/481/parecer_-_projeto_de_lei_do_legislativo_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/482/parecer_-_projeto_de_lei_do_legislativo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/484/parecer_-_projeto_de_lei_do_legislativo_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/681/parecer_-_projeto_de_lei_do_legislativo_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/683/parecer_-_projeto_de_lei_do_legislativo_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/933/parecer_-_projeto_de_lei_do_executivo_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/940/parecer_-_projeto_de_lei_do_legislativo_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/959/parecer_-_projeto_de_legislativo_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/964/parecer_-_projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/966/parecer_-_projeto_de_lei_do_executivo_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/965/parecer_-_projeto_de_lei_do_executivo_no_004-2025_-_original.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/970/parecer_-_projeto_de_lei_do_legislativo_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/971/parecer_-_projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/984/parecer_-_projeto_do_lei_do_executivo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/994/parecer_-_projeto_de_lei_do_legislativo_17.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1006/parecer_-_projeto_de_lei_do_legislativo_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1010/parecer_-_projeto_de_resolucao_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1022/parecer_-_projeto_de_lei_do_legislativo_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1030/parecer_-_projeto_do_lei_do_executivo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1038/parecer_-_projeto_de_lei_do_legislativo_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1053/parecer_-_projeto_de_lei_do_legislativo_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1054/parecer_-_projeto_de_lei_do_legislativo_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1055/parecer_-_projeto_de_lei_do_legislativo_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1058/parecer_-_projeto_de_lei_do_executivo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1059/parecer_-_projeto_de_lei_do_executivo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1077/parecer_-_projeto_de_lei_do_legislativo_no_023-2025_-_original.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1078/parecer_-_projeto_de_lei_do_legislativo_no_025-2025_-_original.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1089/parecer_-_projeto_de_lei_do_legislativo_no_024-2025_-_original.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1090/parecer_-_projeto_do_lei_do_executivo_no_010-2025_-_original.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1094/parecer_-_projeto_de_lei_do_legislativo_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1095/parecer_-_projeto_de_lei_do_legislativo_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1096/parecer_-_projeto_de_lei_do_legislativo_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1105/parecer_-_projeto_de_lei_do_legislativo_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1110/parecer_-_projeto_de_lei_do_legislativo_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1111/parecer_-_projeto_de_lei_do_executivo_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1119/parecer_-_projeto_de_lei_do_legislativo_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1128/parecer_-_projeto_de_lei_do_executivo_no_013-2025_-_cljrf.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1129/parecer_-_projeto_de_lei_do_executivo_no_014-2025_-_cljrf.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1134/parecer_-_projeto_de_lei_do_executivo_no_014-2025_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1136/parecer_-_projeto_de_lei_do_executivo_no_013-2025_-_cosp.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1156/parecer_-_emenda_supressiva_no_001-2025_ao_projeto_de_lei_do_legislativo_no_028-2025_-_cljrf.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1157/parecer_coletivo_-_projetos_de_decreto_legislativo_no_001_a_019-2025_-_cljrf.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1159/parecer_-_projeto_de_lei_do_legislativo_no_030-2025_-_cljrf.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1163/parecer_-_projeto_de_lei_do_legislativo_no_029-2025_-_cljrf_-_original.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1164/parecer_-_projeto_de_lei_do_executivo_no_013-2025_-_cfo_-_original.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1199/parecer_-_projeto_de_lei_do_executivo_no_011-2025_-_cljrf_-_original.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1201/parecer_-_projeto_de_lei_do_executivo_no_012-2025_-_original.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1219/parecer_-_projeto_de_lei_do_executivo_no_015-2025_-_cljrf_-_original.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1220/parecer_-_projeto_de_lei_do_executivo_no_015-2025_-_cfo_-_original.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1056/projeto_de_lei_do_executivo_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1079/projeto_de_lei_do_executivo_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_lei_do_executivo_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1121/projeto_de_lei_do_executivo_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_lei_do_executivo_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1217/projeto_de_lei_do_executivo_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1052/projeto_de_lei_do_legislativo_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1064/projeto_de_lei_do_legislativo_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1086/projeto_de_lei_do_legislativo_no_026-2025_-_original_rf.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1087/projeto_de_lei_do_legislativo_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1088/projeto_de_lei_do_legislativo_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1116/projeto_de_lei_do_legislativo_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1120/projeto_de_lei_do_legislativo_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1137/projeto_de_decreto_legislativo_no_001-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1138/projeto_de_decreto_legislativo_no_002-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1139/projeto_de_decreto_legislativo_no_003-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1140/projeto_de_decreto_legislativo_no_004-2025_-_ver._fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1141/projeto_de_decreto_legislativo_no_005-2025_-_ver._fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1142/projeto_de_decreto_legislativo_no_006-2025_-_ver._fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1143/projeto_de_decreto_legislativo_no_007-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1144/projeto_de_decreto_legislativo_no_008-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1145/projeto_de_decreto_legislativo_no_009-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1146/projeto_de_decreto_legislativo_no_010-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1147/projeto_de_decreto_legislativo_no_011-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1148/projeto_de_decreto_legislativo_no_012-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1149/projeto_de_decreto_legislativo_no_013-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1150/projeto_de_decreto_legislativo_no_014-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1151/projeto_de_decreto_legislativo_no_015-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1152/projeto_de_decreto_legislativo_no_016-2025_-_ver._alexandre.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1153/projeto_de_decreto_legislativo_no_017-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1154/projeto_de_decreto_legislativo_no_018-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1155/projeto_de_decreto_legislativo_no_019-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1135/emenda_modificativa_no_003-2025_ao_projeto_de_lei_do_executivo_no_014-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1202/emenda_modificativa_no_004-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores_-_original.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1203/emenda_aditiva_no_002-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1204/emenda_aditiva_no_003-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1205/emenda_aditiva_no_004-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1206/emenda_aditiva_no_005-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1207/emenda_aditiva_no_006-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1208/emenda_aditiva_no_007-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1209/emenda_aditiva_no_008-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1210/emenda_aditiva_no_009-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1211/emenda_aditiva_no_010-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1212/emenda_aditiva_no_011-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1213/emenda_aditiva_no_012-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1214/emenda_aditiva_no_013-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1215/emenda_aditiva_no_014-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1216/emenda_aditiva_no_015-2025_ao_projeto_de_lei_do_executivo_no_011-2025_e_ao_projeto_de_lei_do_executivo_no_012-2025_-_5_vereadores.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1165/emenda_impositiva_no_001-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1166/emenda_impositiva_no_002-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1167/emenda_impositiva_no_003-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1168/emenda_impositiva_no_004-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1169/emenda_impositiva_no_005-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1170/emenda_impositiva_no_006-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1171/emenda_impositiva_no_007-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1172/emenda_impositiva_no_008-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1173/emenda_impositiva_no_009-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1174/emenda_impositiva_no_010-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1175/emenda_impositiva_no_011-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1176/emenda_impositiva_no_012-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1177/emenda1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1178/emenda1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1179/emenda1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1180/emenda_impositiva_no_016-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1181/emenda_impositiva_no_017-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1182/emenda_impositiva_no_018-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1183/emenda_impositiva_no_019-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1184/emenda_impositiva_no_020-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1185/emenda_impositiva_no_021-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1186/emenda_impositiva_no_022-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1187/emenda_impositiva_no_023-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._wellienda.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1188/emenda_impositiva_no_024-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1189/emenda_impositiva_no_025-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1190/emenda_impositiva_no_026-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1191/emenda_impositiva_no_027-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1192/emenda_impositiva_no_028-2025_ao_projeto_de_lei_do_executivo_no_012-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1193/emenda1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1194/emenda1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1195/emenda1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1196/emenda1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1197/emenda1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1198/emenda1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1127/emenda_supressiva_no_001-2025_ao_projeto_de_lei_do_legislativo_no_028-2025_-_ver._alexandre.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1112/substitutivo_no_001-2025_ao_projeto_de_lei_do_legislativo_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1044/requerimento_no_012-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1046/requerimento_no_005-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1047/requerimento_no_006-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1048/requerimento_no_007-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1049/requerimento_no_008-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1050/requerimento_no_009-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1051/requerimento_no_010-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1060/requerimento_no_003-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1061/requerimento_no_004-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_no_020-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1066/requerimento_no_021-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1067/requerimento_no_022-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_no_023-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1069/requerimento_no_024-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1070/requerimento_no_025-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1071/requerimento_no_026-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1072/requerimento_no_027-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1073/requerimento_no_028-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1074/requerimento_no_029-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1075/requerimento_no_030-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1076/requerimento_no_031-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_no_013-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1091/requerimento_no_032-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1092/requerimento_no_033-2025_-_ver._paulo_barreto.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_no_011-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1158/requerimento_no_012-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_no_014-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_no_015-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_no_016-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_no_017-2025_-_ver.a_joseny.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao_no_018-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_no_001-2025_-_ver._fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_no_002-2025_-_ver._fernando_junior.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_no_019-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_no_020-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1083/indicacao_no_021-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1084/indicacao_no_001-2025_-_vera._welliedna.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1085/indicacao_no_005-2025_-_ver._janilson.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_no_004-2025_-_ver._marones.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1099/indicacao_no_002-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1100/indicacao_no_003-2025_-_vera._tamara.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_no_022-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_013-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_no_014-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1104/indicacao_no_015-2025_-_ver._adailton.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_no_023-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_no_024-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_no_025-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1117/indicacao_no_026-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1118/indicacao_no_027-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_no_028-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1131/indicacao_no_029-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1132/indicacao_no_030-2025_-_vera._joseny.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1057/veto_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1113/veto_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1114/veto_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1115/veto_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1123/veto_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1124/veto_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1133/veto_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1218/veto_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1225/veto_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1226/veto_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1228/veto_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/455/parecer_-_projeto_de_lei_do_executivo_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/456/parecer_-_projeto_de_resolucao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/457/parecer_-_projeto_de_lei_do_legislativo_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/458/parecer_-_projeto_de_lei_do_legislativo_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/459/parecer_-_projeto_de_lei_do_legislativo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/466/parecer_-_projeto_de_lei_do_legislativo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/478/parecer_-_projeto_de_lei_do_legislativo_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/479/parecer_-_projeto_de_resolucao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/480/parecer_-_projeto_de_lei_do_executivo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/481/parecer_-_projeto_de_lei_do_legislativo_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/482/parecer_-_projeto_de_lei_do_legislativo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/484/parecer_-_projeto_de_lei_do_legislativo_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/681/parecer_-_projeto_de_lei_do_legislativo_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/683/parecer_-_projeto_de_lei_do_legislativo_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/933/parecer_-_projeto_de_lei_do_executivo_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/940/parecer_-_projeto_de_lei_do_legislativo_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/959/parecer_-_projeto_de_legislativo_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/964/parecer_-_projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/966/parecer_-_projeto_de_lei_do_executivo_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/965/parecer_-_projeto_de_lei_do_executivo_no_004-2025_-_original.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/970/parecer_-_projeto_de_lei_do_legislativo_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/971/parecer_-_projeto_de_lei_do_executivo_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/984/parecer_-_projeto_do_lei_do_executivo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/994/parecer_-_projeto_de_lei_do_legislativo_17.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1006/parecer_-_projeto_de_lei_do_legislativo_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1010/parecer_-_projeto_de_resolucao_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1022/parecer_-_projeto_de_lei_do_legislativo_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1030/parecer_-_projeto_do_lei_do_executivo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1038/parecer_-_projeto_de_lei_do_legislativo_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1053/parecer_-_projeto_de_lei_do_legislativo_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1054/parecer_-_projeto_de_lei_do_legislativo_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1055/parecer_-_projeto_de_lei_do_legislativo_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1058/parecer_-_projeto_de_lei_do_executivo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1059/parecer_-_projeto_de_lei_do_executivo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1077/parecer_-_projeto_de_lei_do_legislativo_no_023-2025_-_original.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1078/parecer_-_projeto_de_lei_do_legislativo_no_025-2025_-_original.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1089/parecer_-_projeto_de_lei_do_legislativo_no_024-2025_-_original.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1090/parecer_-_projeto_do_lei_do_executivo_no_010-2025_-_original.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1094/parecer_-_projeto_de_lei_do_legislativo_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1095/parecer_-_projeto_de_lei_do_legislativo_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1096/parecer_-_projeto_de_lei_do_legislativo_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1105/parecer_-_projeto_de_lei_do_legislativo_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1110/parecer_-_projeto_de_lei_do_legislativo_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1111/parecer_-_projeto_de_lei_do_executivo_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1119/parecer_-_projeto_de_lei_do_legislativo_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1125/parecer_-_substitutivo_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1126/projeto_de_lei_do_legislativo_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1128/parecer_-_projeto_de_lei_do_executivo_no_013-2025_-_cljrf.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1129/parecer_-_projeto_de_lei_do_executivo_no_014-2025_-_cljrf.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1134/parecer_-_projeto_de_lei_do_executivo_no_014-2025_-_cfo.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1136/parecer_-_projeto_de_lei_do_executivo_no_013-2025_-_cosp.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1156/parecer_-_emenda_supressiva_no_001-2025_ao_projeto_de_lei_do_legislativo_no_028-2025_-_cljrf.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1157/parecer_coletivo_-_projetos_de_decreto_legislativo_no_001_a_019-2025_-_cljrf.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1159/parecer_-_projeto_de_lei_do_legislativo_no_030-2025_-_cljrf.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1163/parecer_-_projeto_de_lei_do_legislativo_no_029-2025_-_cljrf_-_original.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1164/parecer_-_projeto_de_lei_do_executivo_no_013-2025_-_cfo_-_original.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1199/parecer_-_projeto_de_lei_do_executivo_no_011-2025_-_cljrf_-_original.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1200/parecer_-_projeto_de_lei_do_executivo_no_011-2025_-_cfo_-_original.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1201/parecer_-_projeto_de_lei_do_executivo_no_012-2025_-_original.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1219/parecer_-_projeto_de_lei_do_executivo_no_015-2025_-_cljrf_-_original.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pendencias.rn.leg.br/media/sapl/public/materialegislativa/2025/1220/parecer_-_projeto_de_lei_do_executivo_no_015-2025_-_cfo_-_original.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="116.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="176" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="205.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2729,5124 +2963,5124 @@
       </c>
       <c r="H15" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>75</v>
       </c>
       <c r="D16" t="s">
         <v>70</v>
       </c>
       <c r="E16" t="s">
         <v>71</v>
       </c>
       <c r="F16" t="s">
         <v>45</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="H16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="F17" t="s">
         <v>45</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>71</v>
       </c>
       <c r="F18" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="H18" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>71</v>
       </c>
       <c r="F19" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="E20" t="s">
         <v>71</v>
       </c>
       <c r="F20" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="E21" t="s">
         <v>71</v>
       </c>
       <c r="F21" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="H21" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D22" t="s">
         <v>70</v>
       </c>
       <c r="E22" t="s">
         <v>71</v>
       </c>
       <c r="F22" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="H22" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="D23" t="s">
         <v>70</v>
       </c>
       <c r="E23" t="s">
         <v>71</v>
       </c>
       <c r="F23" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="H23" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
         <v>70</v>
       </c>
       <c r="E24" t="s">
         <v>71</v>
       </c>
       <c r="F24" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>72</v>
+        <v>110</v>
       </c>
       <c r="H24" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>17</v>
       </c>
       <c r="D25" t="s">
         <v>70</v>
       </c>
       <c r="E25" t="s">
         <v>71</v>
       </c>
       <c r="F25" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>72</v>
+        <v>113</v>
       </c>
       <c r="H25" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>21</v>
       </c>
       <c r="D26" t="s">
         <v>70</v>
       </c>
       <c r="E26" t="s">
         <v>71</v>
       </c>
       <c r="F26" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="H26" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>25</v>
       </c>
       <c r="D27" t="s">
         <v>70</v>
       </c>
       <c r="E27" t="s">
         <v>71</v>
       </c>
       <c r="F27" t="s">
         <v>40</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="H27" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>29</v>
       </c>
       <c r="D28" t="s">
         <v>70</v>
       </c>
       <c r="E28" t="s">
         <v>71</v>
       </c>
       <c r="F28" t="s">
         <v>40</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="H28" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>124</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>33</v>
       </c>
       <c r="D29" t="s">
         <v>70</v>
       </c>
       <c r="E29" t="s">
         <v>71</v>
       </c>
       <c r="F29" t="s">
         <v>40</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="H29" t="s">
-        <v>112</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>127</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>114</v>
+        <v>128</v>
       </c>
       <c r="D30" t="s">
         <v>70</v>
       </c>
       <c r="E30" t="s">
         <v>71</v>
       </c>
       <c r="F30" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H30" t="s">
-        <v>116</v>
+        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>132</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>118</v>
+        <v>133</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" t="s">
         <v>71</v>
       </c>
       <c r="F31" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>72</v>
+        <v>135</v>
       </c>
       <c r="H31" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>137</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>122</v>
+        <v>138</v>
       </c>
       <c r="D32" t="s">
         <v>70</v>
       </c>
       <c r="E32" t="s">
         <v>71</v>
       </c>
       <c r="F32" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>72</v>
+        <v>139</v>
       </c>
       <c r="H32" t="s">
-        <v>123</v>
+        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>124</v>
+        <v>141</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>125</v>
+        <v>142</v>
       </c>
       <c r="D33" t="s">
         <v>70</v>
       </c>
       <c r="E33" t="s">
         <v>71</v>
       </c>
       <c r="F33" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>72</v>
+        <v>143</v>
       </c>
       <c r="H33" t="s">
-        <v>126</v>
+        <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>127</v>
+        <v>145</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D34" t="s">
-        <v>128</v>
+        <v>146</v>
       </c>
       <c r="E34" t="s">
-        <v>129</v>
+        <v>147</v>
       </c>
       <c r="F34" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>72</v>
+        <v>148</v>
       </c>
       <c r="H34" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>131</v>
+        <v>150</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D35" t="s">
-        <v>128</v>
+        <v>146</v>
       </c>
       <c r="E35" t="s">
-        <v>129</v>
+        <v>147</v>
       </c>
       <c r="F35" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>133</v>
+        <v>152</v>
       </c>
       <c r="H35" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>135</v>
+        <v>154</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E36" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F36" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>72</v>
+        <v>157</v>
       </c>
       <c r="H36" t="s">
-        <v>138</v>
+        <v>158</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>139</v>
+        <v>159</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D37" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E37" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F37" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>72</v>
+        <v>160</v>
       </c>
       <c r="H37" t="s">
-        <v>140</v>
+        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D38" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E38" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F38" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>72</v>
+        <v>163</v>
       </c>
       <c r="H38" t="s">
-        <v>142</v>
+        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>143</v>
+        <v>165</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D39" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E39" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F39" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>72</v>
+        <v>166</v>
       </c>
       <c r="H39" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>145</v>
+        <v>168</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="D40" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E40" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F40" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>72</v>
+        <v>169</v>
       </c>
       <c r="H40" t="s">
-        <v>146</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>147</v>
+        <v>171</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D41" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E41" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F41" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>72</v>
+        <v>172</v>
       </c>
       <c r="H41" t="s">
-        <v>148</v>
+        <v>173</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>149</v>
+        <v>174</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D42" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E42" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F42" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>72</v>
+        <v>175</v>
       </c>
       <c r="H42" t="s">
-        <v>150</v>
+        <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>177</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>105</v>
+      </c>
+      <c r="D43" t="s">
+        <v>155</v>
+      </c>
+      <c r="E43" t="s">
+        <v>156</v>
+      </c>
+      <c r="F43" t="s">
         <v>151</v>
       </c>
-      <c r="B43" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G43" s="1" t="s">
-        <v>72</v>
+        <v>178</v>
       </c>
       <c r="H43" t="s">
-        <v>152</v>
+        <v>179</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>153</v>
+        <v>180</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>10</v>
       </c>
       <c r="D44" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E44" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F44" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>72</v>
+        <v>181</v>
       </c>
       <c r="H44" t="s">
-        <v>154</v>
+        <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>155</v>
+        <v>183</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>17</v>
       </c>
       <c r="D45" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E45" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F45" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>72</v>
+        <v>184</v>
       </c>
       <c r="H45" t="s">
-        <v>156</v>
+        <v>185</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
         <v>21</v>
       </c>
       <c r="D46" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E46" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F46" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>72</v>
+        <v>187</v>
       </c>
       <c r="H46" t="s">
-        <v>158</v>
+        <v>188</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>189</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>25</v>
       </c>
       <c r="D47" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E47" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F47" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>72</v>
+        <v>190</v>
       </c>
       <c r="H47" t="s">
-        <v>160</v>
+        <v>191</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>161</v>
+        <v>192</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>29</v>
       </c>
       <c r="D48" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E48" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F48" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>72</v>
+        <v>193</v>
       </c>
       <c r="H48" t="s">
-        <v>162</v>
+        <v>194</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>163</v>
+        <v>195</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>33</v>
       </c>
       <c r="D49" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="E49" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="F49" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>72</v>
+        <v>196</v>
       </c>
       <c r="H49" t="s">
-        <v>164</v>
+        <v>197</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>165</v>
+        <v>198</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>69</v>
       </c>
       <c r="D50" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E50" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F50" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>72</v>
+        <v>201</v>
       </c>
       <c r="H50" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>169</v>
+        <v>203</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>75</v>
       </c>
       <c r="D51" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E51" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F51" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>72</v>
+        <v>204</v>
       </c>
       <c r="H51" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>170</v>
+        <v>205</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D52" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E52" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F52" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>72</v>
+        <v>206</v>
       </c>
       <c r="H52" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>171</v>
+        <v>207</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D53" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E53" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F53" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>72</v>
+        <v>208</v>
       </c>
       <c r="H53" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>172</v>
+        <v>209</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D54" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E54" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F54" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>72</v>
+        <v>210</v>
       </c>
       <c r="H54" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>173</v>
+        <v>211</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="D55" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E55" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F55" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>72</v>
+        <v>212</v>
       </c>
       <c r="H55" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>174</v>
+        <v>213</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D56" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E56" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F56" t="s">
         <v>45</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>72</v>
+        <v>214</v>
       </c>
       <c r="H56" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>175</v>
+        <v>215</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D57" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E57" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F57" t="s">
         <v>45</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>72</v>
+        <v>216</v>
       </c>
       <c r="H57" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>176</v>
+        <v>217</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="D58" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E58" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F58" t="s">
         <v>45</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>72</v>
+        <v>218</v>
       </c>
       <c r="H58" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>177</v>
+        <v>219</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>10</v>
       </c>
       <c r="D59" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E59" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F59" t="s">
         <v>45</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>72</v>
+        <v>220</v>
       </c>
       <c r="H59" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>178</v>
+        <v>221</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>17</v>
       </c>
       <c r="D60" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E60" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F60" t="s">
         <v>45</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>72</v>
+        <v>222</v>
       </c>
       <c r="H60" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>179</v>
+        <v>223</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>21</v>
       </c>
       <c r="D61" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E61" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F61" t="s">
         <v>45</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>72</v>
+        <v>224</v>
       </c>
       <c r="H61" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>180</v>
+        <v>225</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>25</v>
       </c>
       <c r="D62" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E62" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F62" t="s">
-        <v>181</v>
+        <v>226</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>72</v>
+        <v>227</v>
       </c>
       <c r="H62" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>182</v>
+        <v>228</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>29</v>
       </c>
       <c r="D63" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E63" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F63" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>72</v>
+        <v>229</v>
       </c>
       <c r="H63" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>183</v>
+        <v>230</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>33</v>
       </c>
       <c r="D64" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E64" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F64" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>72</v>
+        <v>231</v>
       </c>
       <c r="H64" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>114</v>
+        <v>128</v>
       </c>
       <c r="D65" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E65" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F65" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>72</v>
+        <v>233</v>
       </c>
       <c r="H65" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>185</v>
+        <v>234</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>118</v>
+        <v>133</v>
       </c>
       <c r="D66" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E66" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F66" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>72</v>
+        <v>235</v>
       </c>
       <c r="H66" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>186</v>
+        <v>236</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>122</v>
+        <v>138</v>
       </c>
       <c r="D67" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E67" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F67" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>72</v>
+        <v>237</v>
       </c>
       <c r="H67" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>187</v>
+        <v>238</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>125</v>
+        <v>142</v>
       </c>
       <c r="D68" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E68" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F68" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>72</v>
+        <v>239</v>
       </c>
       <c r="H68" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>188</v>
+        <v>240</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>189</v>
+        <v>241</v>
       </c>
       <c r="D69" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E69" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F69" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>72</v>
+        <v>242</v>
       </c>
       <c r="H69" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>190</v>
+        <v>243</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>191</v>
+        <v>244</v>
       </c>
       <c r="D70" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E70" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F70" t="s">
-        <v>192</v>
+        <v>245</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>72</v>
+        <v>246</v>
       </c>
       <c r="H70" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>193</v>
+        <v>247</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>194</v>
+        <v>248</v>
       </c>
       <c r="D71" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E71" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F71" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>72</v>
+        <v>249</v>
       </c>
       <c r="H71" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>195</v>
+        <v>250</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>196</v>
+        <v>251</v>
       </c>
       <c r="D72" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E72" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F72" t="s">
-        <v>197</v>
+        <v>252</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>72</v>
+        <v>253</v>
       </c>
       <c r="H72" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>198</v>
+        <v>254</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>37</v>
       </c>
       <c r="D73" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E73" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F73" t="s">
         <v>40</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>72</v>
+        <v>255</v>
       </c>
       <c r="H73" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>199</v>
+        <v>256</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>44</v>
       </c>
       <c r="D74" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E74" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F74" t="s">
         <v>40</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>72</v>
+        <v>257</v>
       </c>
       <c r="H74" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>49</v>
       </c>
       <c r="D75" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E75" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F75" t="s">
         <v>40</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>72</v>
+        <v>259</v>
       </c>
       <c r="H75" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>201</v>
+        <v>260</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>53</v>
       </c>
       <c r="D76" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E76" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F76" t="s">
         <v>40</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>72</v>
+        <v>261</v>
       </c>
       <c r="H76" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>202</v>
+        <v>262</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>57</v>
       </c>
       <c r="D77" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E77" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F77" t="s">
         <v>40</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>72</v>
+        <v>263</v>
       </c>
       <c r="H77" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>203</v>
+        <v>264</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>61</v>
       </c>
       <c r="D78" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E78" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F78" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>72</v>
+        <v>265</v>
       </c>
       <c r="H78" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>204</v>
+        <v>266</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>65</v>
       </c>
       <c r="D79" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E79" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F79" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>72</v>
+        <v>267</v>
       </c>
       <c r="H79" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>205</v>
+        <v>268</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>206</v>
+        <v>269</v>
       </c>
       <c r="D80" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E80" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F80" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>72</v>
+        <v>270</v>
       </c>
       <c r="H80" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>207</v>
+        <v>271</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>208</v>
+        <v>272</v>
       </c>
       <c r="D81" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E81" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F81" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>72</v>
+        <v>273</v>
       </c>
       <c r="H81" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>209</v>
+        <v>274</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>210</v>
+        <v>275</v>
       </c>
       <c r="D82" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E82" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F82" t="s">
-        <v>211</v>
+        <v>276</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>72</v>
+        <v>277</v>
       </c>
       <c r="H82" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>212</v>
+        <v>278</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>213</v>
+        <v>279</v>
       </c>
       <c r="D83" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E83" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F83" t="s">
-        <v>211</v>
+        <v>276</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>72</v>
+        <v>280</v>
       </c>
       <c r="H83" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>214</v>
+        <v>281</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>69</v>
       </c>
       <c r="D84" t="s">
-        <v>215</v>
+        <v>282</v>
       </c>
       <c r="E84" t="s">
-        <v>216</v>
+        <v>283</v>
       </c>
       <c r="F84" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>72</v>
+        <v>284</v>
       </c>
       <c r="H84" t="s">
-        <v>217</v>
+        <v>285</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>218</v>
+        <v>286</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>69</v>
       </c>
       <c r="D85" t="s">
-        <v>219</v>
+        <v>287</v>
       </c>
       <c r="E85" t="s">
-        <v>220</v>
+        <v>288</v>
       </c>
       <c r="F85" t="s">
         <v>45</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>221</v>
+        <v>289</v>
       </c>
       <c r="H85" t="s">
-        <v>222</v>
+        <v>290</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>223</v>
+        <v>291</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>224</v>
+        <v>292</v>
       </c>
       <c r="D86" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E86" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F86" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>227</v>
+        <v>295</v>
       </c>
       <c r="H86" t="s">
-        <v>228</v>
+        <v>296</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>229</v>
+        <v>297</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>230</v>
+        <v>298</v>
       </c>
       <c r="D87" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E87" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F87" t="s">
         <v>45</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>231</v>
+        <v>299</v>
       </c>
       <c r="H87" t="s">
-        <v>232</v>
+        <v>300</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>233</v>
+        <v>301</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>234</v>
+        <v>302</v>
       </c>
       <c r="D88" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E88" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F88" t="s">
         <v>45</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>235</v>
+        <v>303</v>
       </c>
       <c r="H88" t="s">
-        <v>236</v>
+        <v>304</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>237</v>
+        <v>305</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>238</v>
+        <v>306</v>
       </c>
       <c r="D89" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E89" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F89" t="s">
         <v>45</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>239</v>
+        <v>307</v>
       </c>
       <c r="H89" t="s">
-        <v>240</v>
+        <v>308</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>241</v>
+        <v>309</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>242</v>
+        <v>310</v>
       </c>
       <c r="D90" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E90" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F90" t="s">
         <v>45</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>243</v>
+        <v>311</v>
       </c>
       <c r="H90" t="s">
-        <v>244</v>
+        <v>312</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>245</v>
+        <v>313</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>246</v>
+        <v>314</v>
       </c>
       <c r="D91" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E91" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F91" t="s">
         <v>45</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>247</v>
+        <v>315</v>
       </c>
       <c r="H91" t="s">
-        <v>248</v>
+        <v>316</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>249</v>
+        <v>317</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>250</v>
+        <v>318</v>
       </c>
       <c r="D92" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E92" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F92" t="s">
         <v>45</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>251</v>
+        <v>319</v>
       </c>
       <c r="H92" t="s">
-        <v>252</v>
+        <v>320</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>253</v>
+        <v>321</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>254</v>
+        <v>322</v>
       </c>
       <c r="D93" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E93" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F93" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>255</v>
+        <v>323</v>
       </c>
       <c r="H93" t="s">
-        <v>256</v>
+        <v>324</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>257</v>
+        <v>325</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>258</v>
+        <v>326</v>
       </c>
       <c r="D94" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E94" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F94" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>259</v>
+        <v>327</v>
       </c>
       <c r="H94" t="s">
-        <v>260</v>
+        <v>328</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>261</v>
+        <v>329</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>262</v>
+        <v>330</v>
       </c>
       <c r="D95" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E95" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F95" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>263</v>
+        <v>331</v>
       </c>
       <c r="H95" t="s">
-        <v>264</v>
+        <v>332</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>265</v>
+        <v>333</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>266</v>
+        <v>334</v>
       </c>
       <c r="D96" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E96" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F96" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>267</v>
+        <v>335</v>
       </c>
       <c r="H96" t="s">
-        <v>268</v>
+        <v>336</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>269</v>
+        <v>337</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>270</v>
+        <v>338</v>
       </c>
       <c r="D97" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E97" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F97" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>271</v>
+        <v>339</v>
       </c>
       <c r="H97" t="s">
-        <v>272</v>
+        <v>340</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>273</v>
+        <v>341</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>274</v>
+        <v>342</v>
       </c>
       <c r="D98" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E98" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F98" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>275</v>
+        <v>343</v>
       </c>
       <c r="H98" t="s">
-        <v>276</v>
+        <v>344</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>277</v>
+        <v>345</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>278</v>
+        <v>346</v>
       </c>
       <c r="D99" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E99" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F99" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>279</v>
+        <v>347</v>
       </c>
       <c r="H99" t="s">
-        <v>280</v>
+        <v>348</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>282</v>
+        <v>350</v>
       </c>
       <c r="D100" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E100" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F100" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>283</v>
+        <v>351</v>
       </c>
       <c r="H100" t="s">
-        <v>284</v>
+        <v>352</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>285</v>
+        <v>353</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>286</v>
+        <v>354</v>
       </c>
       <c r="D101" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E101" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F101" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>287</v>
+        <v>355</v>
       </c>
       <c r="H101" t="s">
-        <v>288</v>
+        <v>356</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>289</v>
+        <v>357</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>290</v>
+        <v>358</v>
       </c>
       <c r="D102" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E102" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F102" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>291</v>
+        <v>359</v>
       </c>
       <c r="H102" t="s">
-        <v>292</v>
+        <v>360</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>361</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>362</v>
+      </c>
+      <c r="D103" t="s">
         <v>293</v>
       </c>
-      <c r="B103" t="s">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="E103" t="s">
         <v>294</v>
       </c>
-      <c r="D103" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F103" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>295</v>
+        <v>363</v>
       </c>
       <c r="H103" t="s">
-        <v>296</v>
+        <v>364</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>297</v>
+        <v>365</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>298</v>
+        <v>366</v>
       </c>
       <c r="D104" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E104" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F104" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>299</v>
+        <v>367</v>
       </c>
       <c r="H104" t="s">
-        <v>300</v>
+        <v>368</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>301</v>
+        <v>369</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>302</v>
+        <v>370</v>
       </c>
       <c r="D105" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E105" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F105" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>303</v>
+        <v>371</v>
       </c>
       <c r="H105" t="s">
-        <v>304</v>
+        <v>372</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>305</v>
+        <v>373</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>306</v>
+        <v>374</v>
       </c>
       <c r="D106" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E106" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F106" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>307</v>
+        <v>375</v>
       </c>
       <c r="H106" t="s">
-        <v>308</v>
+        <v>376</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>309</v>
+        <v>377</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>310</v>
+        <v>378</v>
       </c>
       <c r="D107" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E107" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F107" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>311</v>
+        <v>379</v>
       </c>
       <c r="H107" t="s">
-        <v>312</v>
+        <v>380</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>313</v>
+        <v>381</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>314</v>
+        <v>382</v>
       </c>
       <c r="D108" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E108" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F108" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>315</v>
+        <v>383</v>
       </c>
       <c r="H108" t="s">
-        <v>316</v>
+        <v>384</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>317</v>
+        <v>385</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>318</v>
+        <v>386</v>
       </c>
       <c r="D109" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E109" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F109" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>319</v>
+        <v>387</v>
       </c>
       <c r="H109" t="s">
-        <v>320</v>
+        <v>388</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>321</v>
+        <v>389</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>322</v>
+        <v>390</v>
       </c>
       <c r="D110" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E110" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F110" t="s">
         <v>45</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>323</v>
+        <v>391</v>
       </c>
       <c r="H110" t="s">
-        <v>324</v>
+        <v>392</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>325</v>
+        <v>393</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>326</v>
+        <v>394</v>
       </c>
       <c r="D111" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="E111" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="F111" t="s">
         <v>45</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>327</v>
+        <v>395</v>
       </c>
       <c r="H111" t="s">
-        <v>328</v>
+        <v>396</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>329</v>
+        <v>397</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>224</v>
+        <v>292</v>
       </c>
       <c r="D112" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E112" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F112" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>332</v>
+        <v>400</v>
       </c>
       <c r="H112" t="s">
-        <v>333</v>
+        <v>401</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>334</v>
+        <v>402</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>230</v>
+        <v>298</v>
       </c>
       <c r="D113" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E113" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F113" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>335</v>
+        <v>403</v>
       </c>
       <c r="H113" t="s">
-        <v>336</v>
+        <v>404</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>337</v>
+        <v>405</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>234</v>
+        <v>302</v>
       </c>
       <c r="D114" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E114" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F114" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>338</v>
+        <v>406</v>
       </c>
       <c r="H114" t="s">
-        <v>339</v>
+        <v>407</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>340</v>
+        <v>408</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>238</v>
+        <v>306</v>
       </c>
       <c r="D115" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E115" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F115" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>341</v>
+        <v>409</v>
       </c>
       <c r="H115" t="s">
-        <v>342</v>
+        <v>410</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>343</v>
+        <v>411</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>242</v>
+        <v>310</v>
       </c>
       <c r="D116" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E116" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F116" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>344</v>
+        <v>412</v>
       </c>
       <c r="H116" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>346</v>
+        <v>414</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>246</v>
+        <v>314</v>
       </c>
       <c r="D117" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E117" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F117" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>347</v>
+        <v>415</v>
       </c>
       <c r="H117" t="s">
-        <v>348</v>
+        <v>416</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>349</v>
+        <v>417</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>250</v>
+        <v>318</v>
       </c>
       <c r="D118" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E118" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F118" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>350</v>
+        <v>418</v>
       </c>
       <c r="H118" t="s">
-        <v>351</v>
+        <v>419</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>352</v>
+        <v>420</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>254</v>
+        <v>322</v>
       </c>
       <c r="D119" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E119" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F119" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>353</v>
+        <v>421</v>
       </c>
       <c r="H119" t="s">
-        <v>354</v>
+        <v>422</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>355</v>
+        <v>423</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>258</v>
+        <v>326</v>
       </c>
       <c r="D120" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E120" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F120" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>356</v>
+        <v>424</v>
       </c>
       <c r="H120" t="s">
-        <v>357</v>
+        <v>425</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>358</v>
+        <v>426</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>262</v>
+        <v>330</v>
       </c>
       <c r="D121" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E121" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F121" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>359</v>
+        <v>427</v>
       </c>
       <c r="H121" t="s">
-        <v>360</v>
+        <v>428</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>361</v>
+        <v>429</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>266</v>
+        <v>334</v>
       </c>
       <c r="D122" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E122" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F122" t="s">
-        <v>197</v>
+        <v>252</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>362</v>
+        <v>430</v>
       </c>
       <c r="H122" t="s">
-        <v>363</v>
+        <v>431</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>364</v>
+        <v>432</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>270</v>
+        <v>338</v>
       </c>
       <c r="D123" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E123" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F123" t="s">
-        <v>192</v>
+        <v>245</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>365</v>
+        <v>433</v>
       </c>
       <c r="H123" t="s">
-        <v>366</v>
+        <v>434</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>367</v>
+        <v>435</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>274</v>
+        <v>342</v>
       </c>
       <c r="D124" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E124" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F124" t="s">
         <v>45</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>368</v>
+        <v>436</v>
       </c>
       <c r="H124" t="s">
-        <v>369</v>
+        <v>437</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>370</v>
+        <v>438</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>278</v>
+        <v>346</v>
       </c>
       <c r="D125" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E125" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F125" t="s">
         <v>40</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>371</v>
+        <v>439</v>
       </c>
       <c r="H125" t="s">
-        <v>372</v>
+        <v>440</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>373</v>
+        <v>441</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>282</v>
+        <v>350</v>
       </c>
       <c r="D126" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E126" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F126" t="s">
         <v>40</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>374</v>
+        <v>442</v>
       </c>
       <c r="H126" t="s">
-        <v>375</v>
+        <v>443</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>376</v>
+        <v>444</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>286</v>
+        <v>354</v>
       </c>
       <c r="D127" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E127" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F127" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>377</v>
+        <v>445</v>
       </c>
       <c r="H127" t="s">
-        <v>378</v>
+        <v>446</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>379</v>
+        <v>447</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>290</v>
+        <v>358</v>
       </c>
       <c r="D128" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E128" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F128" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>380</v>
+        <v>448</v>
       </c>
       <c r="H128" t="s">
-        <v>381</v>
+        <v>449</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>382</v>
+        <v>450</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>294</v>
+        <v>362</v>
       </c>
       <c r="D129" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E129" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F129" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>383</v>
+        <v>451</v>
       </c>
       <c r="H129" t="s">
-        <v>384</v>
+        <v>452</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>385</v>
+        <v>453</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>298</v>
+        <v>366</v>
       </c>
       <c r="D130" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E130" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F130" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>386</v>
+        <v>454</v>
       </c>
       <c r="H130" t="s">
-        <v>387</v>
+        <v>455</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>388</v>
+        <v>456</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>302</v>
+        <v>370</v>
       </c>
       <c r="D131" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E131" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F131" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>389</v>
+        <v>457</v>
       </c>
       <c r="H131" t="s">
-        <v>390</v>
+        <v>458</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>391</v>
+        <v>459</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>306</v>
+        <v>374</v>
       </c>
       <c r="D132" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E132" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F132" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>392</v>
+        <v>460</v>
       </c>
       <c r="H132" t="s">
-        <v>393</v>
+        <v>461</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>394</v>
+        <v>462</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>310</v>
+        <v>378</v>
       </c>
       <c r="D133" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E133" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F133" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>395</v>
+        <v>463</v>
       </c>
       <c r="H133" t="s">
-        <v>396</v>
+        <v>464</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>397</v>
+        <v>465</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>314</v>
+        <v>382</v>
       </c>
       <c r="D134" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E134" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F134" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>398</v>
+        <v>466</v>
       </c>
       <c r="H134" t="s">
-        <v>399</v>
+        <v>467</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>400</v>
+        <v>468</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>318</v>
+        <v>386</v>
       </c>
       <c r="D135" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E135" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F135" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>401</v>
+        <v>469</v>
       </c>
       <c r="H135" t="s">
-        <v>402</v>
+        <v>470</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>403</v>
+        <v>471</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>322</v>
+        <v>390</v>
       </c>
       <c r="D136" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E136" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F136" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>72</v>
+        <v>472</v>
       </c>
       <c r="H136" t="s">
-        <v>404</v>
+        <v>473</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>405</v>
+        <v>474</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>326</v>
+        <v>394</v>
       </c>
       <c r="D137" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E137" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F137" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>72</v>
+        <v>475</v>
       </c>
       <c r="H137" t="s">
-        <v>406</v>
+        <v>476</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>407</v>
+        <v>477</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>408</v>
+        <v>478</v>
       </c>
       <c r="D138" t="s">
-        <v>330</v>
+        <v>398</v>
       </c>
       <c r="E138" t="s">
-        <v>331</v>
+        <v>399</v>
       </c>
       <c r="F138" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>72</v>
+        <v>479</v>
       </c>
       <c r="H138" t="s">
-        <v>409</v>
+        <v>480</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>410</v>
+        <v>481</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D139" t="s">
-        <v>411</v>
+        <v>482</v>
       </c>
       <c r="E139" t="s">
-        <v>412</v>
+        <v>483</v>
       </c>
       <c r="F139" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>413</v>
+        <v>484</v>
       </c>
       <c r="H139" t="s">
-        <v>414</v>
+        <v>485</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>415</v>
+        <v>486</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D140" t="s">
-        <v>411</v>
+        <v>482</v>
       </c>
       <c r="E140" t="s">
-        <v>412</v>
+        <v>483</v>
       </c>
       <c r="F140" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>416</v>
+        <v>487</v>
       </c>
       <c r="H140" t="s">
-        <v>417</v>
+        <v>488</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>418</v>
+        <v>489</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="D141" t="s">
-        <v>411</v>
+        <v>482</v>
       </c>
       <c r="E141" t="s">
-        <v>412</v>
+        <v>483</v>
       </c>
       <c r="F141" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>419</v>
+        <v>490</v>
       </c>
       <c r="H141" t="s">
-        <v>420</v>
+        <v>491</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>421</v>
+        <v>492</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D142" t="s">
-        <v>411</v>
+        <v>482</v>
       </c>
       <c r="E142" t="s">
-        <v>412</v>
+        <v>483</v>
       </c>
       <c r="F142" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>422</v>
+        <v>493</v>
       </c>
       <c r="H142" t="s">
-        <v>423</v>
+        <v>494</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>424</v>
+        <v>495</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D143" t="s">
-        <v>411</v>
+        <v>482</v>
       </c>
       <c r="E143" t="s">
-        <v>412</v>
+        <v>483</v>
       </c>
       <c r="F143" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>72</v>
+        <v>496</v>
       </c>
       <c r="H143" t="s">
-        <v>425</v>
+        <v>497</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>426</v>
+        <v>498</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="D144" t="s">
-        <v>411</v>
+        <v>482</v>
       </c>
       <c r="E144" t="s">
-        <v>412</v>
+        <v>483</v>
       </c>
       <c r="F144" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>72</v>
+        <v>499</v>
       </c>
       <c r="H144" t="s">
-        <v>427</v>
+        <v>500</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>428</v>
+        <v>501</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>10</v>
       </c>
       <c r="D145" t="s">
-        <v>411</v>
+        <v>482</v>
       </c>
       <c r="E145" t="s">
-        <v>412</v>
+        <v>483</v>
       </c>
       <c r="F145" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>72</v>
+        <v>502</v>
       </c>
       <c r="H145" t="s">
-        <v>429</v>
+        <v>503</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>430</v>
+        <v>504</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>17</v>
       </c>
       <c r="D146" t="s">
-        <v>411</v>
+        <v>482</v>
       </c>
       <c r="E146" t="s">
-        <v>412</v>
+        <v>483</v>
       </c>
       <c r="F146" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>431</v>
+        <v>505</v>
       </c>
       <c r="H146" t="s">
-        <v>432</v>
+        <v>506</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>433</v>
+        <v>507</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>21</v>
       </c>
       <c r="D147" t="s">
-        <v>411</v>
+        <v>482</v>
       </c>
       <c r="E147" t="s">
-        <v>412</v>
+        <v>483</v>
       </c>
       <c r="F147" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>434</v>
+        <v>508</v>
       </c>
       <c r="H147" t="s">
-        <v>435</v>
+        <v>509</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>436</v>
+        <v>510</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>25</v>
       </c>
       <c r="D148" t="s">
-        <v>411</v>
+        <v>482</v>
       </c>
       <c r="E148" t="s">
-        <v>412</v>
+        <v>483</v>
       </c>
       <c r="F148" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>437</v>
+        <v>511</v>
       </c>
       <c r="H148" t="s">
-        <v>438</v>
+        <v>512</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>439</v>
+        <v>513</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>29</v>
       </c>
       <c r="D149" t="s">
-        <v>411</v>
+        <v>482</v>
       </c>
       <c r="E149" t="s">
-        <v>412</v>
+        <v>483</v>
       </c>
       <c r="F149" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>440</v>
+        <v>514</v>
       </c>
       <c r="H149" t="s">
-        <v>441</v>
+        <v>515</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>442</v>
+        <v>516</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>69</v>
       </c>
       <c r="D150" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E150" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F150" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>446</v>
+        <v>520</v>
       </c>
       <c r="H150" t="s">
-        <v>447</v>
+        <v>521</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>448</v>
+        <v>522</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>75</v>
       </c>
       <c r="D151" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E151" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F151" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>449</v>
+        <v>523</v>
       </c>
       <c r="H151" t="s">
-        <v>450</v>
+        <v>524</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>451</v>
+        <v>525</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D152" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E152" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F152" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>452</v>
+        <v>526</v>
       </c>
       <c r="H152" t="s">
-        <v>453</v>
+        <v>527</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>454</v>
+        <v>528</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D153" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E153" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F153" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>455</v>
+        <v>529</v>
       </c>
       <c r="H153" t="s">
-        <v>456</v>
+        <v>530</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>457</v>
+        <v>531</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D154" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E154" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F154" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>458</v>
+        <v>532</v>
       </c>
       <c r="H154" t="s">
-        <v>459</v>
+        <v>533</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>460</v>
+        <v>534</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="D155" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E155" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F155" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>461</v>
+        <v>535</v>
       </c>
       <c r="H155" t="s">
-        <v>462</v>
+        <v>536</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>463</v>
+        <v>537</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D156" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E156" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F156" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>464</v>
+        <v>538</v>
       </c>
       <c r="H156" t="s">
-        <v>465</v>
+        <v>539</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>466</v>
+        <v>540</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D157" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E157" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F157" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>467</v>
+        <v>541</v>
       </c>
       <c r="H157" t="s">
-        <v>468</v>
+        <v>542</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>469</v>
+        <v>543</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="D158" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E158" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F158" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>470</v>
+        <v>544</v>
       </c>
       <c r="H158" t="s">
-        <v>471</v>
+        <v>545</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>472</v>
+        <v>546</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>10</v>
       </c>
       <c r="D159" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E159" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F159" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>473</v>
+        <v>547</v>
       </c>
       <c r="H159" t="s">
-        <v>474</v>
+        <v>548</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>475</v>
+        <v>549</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>17</v>
       </c>
       <c r="D160" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E160" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F160" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>476</v>
+        <v>550</v>
       </c>
       <c r="H160" t="s">
-        <v>477</v>
+        <v>551</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>478</v>
+        <v>552</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>21</v>
       </c>
       <c r="D161" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E161" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F161" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>479</v>
+        <v>553</v>
       </c>
       <c r="H161" t="s">
-        <v>480</v>
+        <v>554</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>481</v>
+        <v>555</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>25</v>
       </c>
       <c r="D162" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E162" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F162" t="s">
-        <v>482</v>
+        <v>556</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>483</v>
+        <v>557</v>
       </c>
       <c r="H162" t="s">
-        <v>484</v>
+        <v>558</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>485</v>
+        <v>559</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>29</v>
       </c>
       <c r="D163" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E163" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F163" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>486</v>
+        <v>560</v>
       </c>
       <c r="H163" t="s">
-        <v>487</v>
+        <v>561</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>488</v>
+        <v>562</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>33</v>
       </c>
       <c r="D164" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E164" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F164" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>489</v>
+        <v>563</v>
       </c>
       <c r="H164" t="s">
-        <v>490</v>
+        <v>564</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>491</v>
+        <v>565</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>114</v>
+        <v>128</v>
       </c>
       <c r="D165" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E165" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F165" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>492</v>
+        <v>566</v>
       </c>
       <c r="H165" t="s">
-        <v>493</v>
+        <v>567</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>494</v>
+        <v>568</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>118</v>
+        <v>133</v>
       </c>
       <c r="D166" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E166" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F166" t="s">
-        <v>495</v>
+        <v>569</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>496</v>
+        <v>570</v>
       </c>
       <c r="H166" t="s">
-        <v>497</v>
+        <v>571</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>498</v>
+        <v>572</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>122</v>
+        <v>138</v>
       </c>
       <c r="D167" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E167" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F167" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>499</v>
+        <v>573</v>
       </c>
       <c r="H167" t="s">
-        <v>500</v>
+        <v>574</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>501</v>
+        <v>575</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>125</v>
+        <v>142</v>
       </c>
       <c r="D168" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E168" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F168" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>502</v>
+        <v>576</v>
       </c>
       <c r="H168" t="s">
-        <v>503</v>
+        <v>577</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>504</v>
+        <v>578</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>189</v>
+        <v>241</v>
       </c>
       <c r="D169" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E169" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F169" t="s">
-        <v>482</v>
+        <v>556</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>505</v>
+        <v>579</v>
       </c>
       <c r="H169" t="s">
-        <v>506</v>
+        <v>580</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>507</v>
+        <v>581</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>191</v>
+        <v>244</v>
       </c>
       <c r="D170" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E170" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F170" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>508</v>
+        <v>582</v>
       </c>
       <c r="H170" t="s">
-        <v>509</v>
+        <v>583</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>510</v>
+        <v>584</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>194</v>
+        <v>248</v>
       </c>
       <c r="D171" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E171" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F171" t="s">
-        <v>495</v>
+        <v>569</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>511</v>
+        <v>585</v>
       </c>
       <c r="H171" t="s">
-        <v>512</v>
+        <v>586</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>513</v>
+        <v>587</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>196</v>
+        <v>251</v>
       </c>
       <c r="D172" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E172" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F172" t="s">
-        <v>514</v>
+        <v>588</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>515</v>
+        <v>589</v>
       </c>
       <c r="H172" t="s">
-        <v>516</v>
+        <v>590</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>517</v>
+        <v>591</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>37</v>
       </c>
       <c r="D173" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E173" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F173" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>518</v>
+        <v>592</v>
       </c>
       <c r="H173" t="s">
-        <v>519</v>
+        <v>593</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>520</v>
+        <v>594</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>44</v>
       </c>
       <c r="D174" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E174" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F174" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>521</v>
+        <v>595</v>
       </c>
       <c r="H174" t="s">
-        <v>522</v>
+        <v>596</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>523</v>
+        <v>597</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>49</v>
       </c>
       <c r="D175" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E175" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F175" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>524</v>
+        <v>598</v>
       </c>
       <c r="H175" t="s">
-        <v>525</v>
+        <v>599</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>526</v>
+        <v>600</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>53</v>
       </c>
       <c r="D176" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E176" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F176" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>527</v>
+        <v>601</v>
       </c>
       <c r="H176" t="s">
-        <v>528</v>
+        <v>602</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>529</v>
+        <v>603</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>57</v>
       </c>
       <c r="D177" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E177" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F177" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>530</v>
+        <v>604</v>
       </c>
       <c r="H177" t="s">
-        <v>531</v>
+        <v>605</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>532</v>
+        <v>606</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>61</v>
       </c>
       <c r="D178" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E178" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F178" t="s">
-        <v>482</v>
+        <v>556</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>533</v>
+        <v>607</v>
       </c>
       <c r="H178" t="s">
-        <v>534</v>
+        <v>608</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>535</v>
+        <v>609</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>65</v>
       </c>
       <c r="D179" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E179" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F179" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>72</v>
+        <v>610</v>
       </c>
       <c r="H179" t="s">
-        <v>536</v>
+        <v>611</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>537</v>
+        <v>612</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>206</v>
+        <v>269</v>
       </c>
       <c r="D180" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E180" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F180" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>538</v>
+        <v>613</v>
       </c>
       <c r="H180" t="s">
-        <v>539</v>
+        <v>614</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>540</v>
+        <v>615</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>208</v>
+        <v>272</v>
       </c>
       <c r="D181" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E181" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F181" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>541</v>
+        <v>616</v>
       </c>
       <c r="H181" t="s">
-        <v>542</v>
+        <v>617</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>543</v>
+        <v>618</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>210</v>
+        <v>275</v>
       </c>
       <c r="D182" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E182" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F182" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>544</v>
+        <v>619</v>
       </c>
       <c r="H182" t="s">
-        <v>545</v>
+        <v>620</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>546</v>
+        <v>621</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>213</v>
+        <v>279</v>
       </c>
       <c r="D183" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E183" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F183" t="s">
-        <v>482</v>
+        <v>556</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>547</v>
+        <v>622</v>
       </c>
       <c r="H183" t="s">
-        <v>548</v>
+        <v>623</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>549</v>
+        <v>624</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>550</v>
+        <v>625</v>
       </c>
       <c r="D184" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E184" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F184" t="s">
-        <v>495</v>
+        <v>569</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>551</v>
+        <v>626</v>
       </c>
       <c r="H184" t="s">
-        <v>552</v>
+        <v>627</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>553</v>
+        <v>628</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>554</v>
+        <v>629</v>
       </c>
       <c r="D185" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E185" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F185" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>555</v>
+        <v>630</v>
       </c>
       <c r="H185" t="s">
-        <v>556</v>
+        <v>631</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>557</v>
+        <v>632</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>558</v>
+        <v>633</v>
       </c>
       <c r="D186" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E186" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F186" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>559</v>
+        <v>634</v>
       </c>
       <c r="H186" t="s">
-        <v>560</v>
+        <v>635</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>561</v>
+        <v>636</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>562</v>
+        <v>637</v>
       </c>
       <c r="D187" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E187" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F187" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>563</v>
+        <v>638</v>
       </c>
       <c r="H187" t="s">
-        <v>564</v>
+        <v>639</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>565</v>
+        <v>640</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>566</v>
+        <v>641</v>
       </c>
       <c r="D188" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E188" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F188" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>567</v>
+        <v>642</v>
       </c>
       <c r="H188" t="s">
-        <v>568</v>
+        <v>643</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>569</v>
+        <v>644</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>570</v>
+        <v>645</v>
       </c>
       <c r="D189" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E189" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F189" t="s">
-        <v>482</v>
+        <v>556</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>571</v>
+        <v>646</v>
       </c>
       <c r="H189" t="s">
-        <v>572</v>
+        <v>647</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>573</v>
+        <v>648</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>574</v>
+        <v>649</v>
       </c>
       <c r="D190" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E190" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F190" t="s">
-        <v>482</v>
+        <v>556</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>575</v>
+        <v>650</v>
       </c>
       <c r="H190" t="s">
-        <v>576</v>
+        <v>651</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>577</v>
+        <v>652</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>578</v>
+        <v>653</v>
       </c>
       <c r="D191" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E191" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F191" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>579</v>
+        <v>654</v>
       </c>
       <c r="H191" t="s">
-        <v>580</v>
+        <v>655</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>581</v>
+        <v>656</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>582</v>
+        <v>657</v>
       </c>
       <c r="D192" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E192" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F192" t="s">
-        <v>482</v>
+        <v>556</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>583</v>
+        <v>658</v>
       </c>
       <c r="H192" t="s">
-        <v>584</v>
+        <v>659</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>585</v>
+        <v>660</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>586</v>
+        <v>661</v>
       </c>
       <c r="D193" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E193" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F193" t="s">
-        <v>587</v>
+        <v>662</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>588</v>
+        <v>663</v>
       </c>
       <c r="H193" t="s">
-        <v>589</v>
+        <v>664</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>590</v>
+        <v>665</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>591</v>
+        <v>666</v>
       </c>
       <c r="D194" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E194" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F194" t="s">
-        <v>495</v>
+        <v>569</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>592</v>
+        <v>667</v>
       </c>
       <c r="H194" t="s">
-        <v>593</v>
+        <v>668</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>594</v>
+        <v>669</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>224</v>
+        <v>292</v>
       </c>
       <c r="D195" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E195" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F195" t="s">
-        <v>482</v>
+        <v>556</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>595</v>
+        <v>670</v>
       </c>
       <c r="H195" t="s">
-        <v>596</v>
+        <v>671</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>597</v>
+        <v>672</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>230</v>
+        <v>298</v>
       </c>
       <c r="D196" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E196" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F196" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>72</v>
+        <v>673</v>
       </c>
       <c r="H196" t="s">
-        <v>598</v>
+        <v>674</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>599</v>
+        <v>675</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>234</v>
+        <v>302</v>
       </c>
       <c r="D197" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E197" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F197" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>72</v>
+        <v>676</v>
       </c>
       <c r="H197" t="s">
-        <v>600</v>
+        <v>677</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>601</v>
+        <v>678</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>238</v>
+        <v>306</v>
       </c>
       <c r="D198" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E198" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F198" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>602</v>
+        <v>679</v>
       </c>
       <c r="H198" t="s">
-        <v>603</v>
+        <v>680</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>604</v>
+        <v>681</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>242</v>
+        <v>310</v>
       </c>
       <c r="D199" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E199" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F199" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>605</v>
+        <v>682</v>
       </c>
       <c r="H199" t="s">
-        <v>606</v>
+        <v>683</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>607</v>
+        <v>684</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>246</v>
+        <v>314</v>
       </c>
       <c r="D200" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E200" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F200" t="s">
-        <v>495</v>
+        <v>569</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>608</v>
+        <v>685</v>
       </c>
       <c r="H200" t="s">
-        <v>609</v>
+        <v>686</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>610</v>
+        <v>687</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>250</v>
+        <v>318</v>
       </c>
       <c r="D201" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E201" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F201" t="s">
-        <v>587</v>
+        <v>662</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>611</v>
+        <v>688</v>
       </c>
       <c r="H201" t="s">
-        <v>612</v>
+        <v>689</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>613</v>
+        <v>690</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>254</v>
+        <v>322</v>
       </c>
       <c r="D202" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E202" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F202" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>614</v>
+        <v>691</v>
       </c>
       <c r="H202" t="s">
-        <v>615</v>
+        <v>692</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>616</v>
+        <v>693</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>258</v>
+        <v>326</v>
       </c>
       <c r="D203" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E203" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F203" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>617</v>
+        <v>694</v>
       </c>
       <c r="H203" t="s">
-        <v>618</v>
+        <v>695</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>619</v>
+        <v>696</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>262</v>
+        <v>330</v>
       </c>
       <c r="D204" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E204" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F204" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>620</v>
+        <v>697</v>
       </c>
       <c r="H204" t="s">
-        <v>621</v>
+        <v>698</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>622</v>
+        <v>699</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>266</v>
+        <v>334</v>
       </c>
       <c r="D205" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E205" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F205" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>623</v>
+        <v>700</v>
       </c>
       <c r="H205" t="s">
-        <v>624</v>
+        <v>701</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>625</v>
+        <v>702</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>270</v>
+        <v>338</v>
       </c>
       <c r="D206" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E206" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F206" t="s">
-        <v>495</v>
+        <v>569</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>626</v>
+        <v>703</v>
       </c>
       <c r="H206" t="s">
-        <v>627</v>
+        <v>704</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>628</v>
+        <v>705</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>274</v>
+        <v>342</v>
       </c>
       <c r="D207" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E207" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F207" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>629</v>
+        <v>706</v>
       </c>
       <c r="H207" t="s">
-        <v>630</v>
+        <v>707</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>631</v>
+        <v>708</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>278</v>
+        <v>346</v>
       </c>
       <c r="D208" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E208" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F208" t="s">
-        <v>495</v>
+        <v>569</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>72</v>
+        <v>709</v>
       </c>
       <c r="H208" t="s">
-        <v>632</v>
+        <v>710</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>633</v>
+        <v>711</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>282</v>
+        <v>350</v>
       </c>
       <c r="D209" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E209" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F209" t="s">
-        <v>514</v>
+        <v>588</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>634</v>
+        <v>712</v>
       </c>
       <c r="H209" t="s">
-        <v>635</v>
+        <v>713</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>636</v>
+        <v>714</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>286</v>
+        <v>354</v>
       </c>
       <c r="D210" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E210" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F210" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>637</v>
+        <v>715</v>
       </c>
       <c r="H210" t="s">
-        <v>638</v>
+        <v>716</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>639</v>
+        <v>717</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>290</v>
+        <v>358</v>
       </c>
       <c r="D211" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="E211" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="F211" t="s">
-        <v>495</v>
+        <v>569</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>640</v>
+        <v>718</v>
       </c>
       <c r="H211" t="s">
-        <v>641</v>
+        <v>719</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>